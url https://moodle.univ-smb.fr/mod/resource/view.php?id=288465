--- v0 (2025-11-24)
+++ v1 (2026-10-16)
@@ -1,88 +1,90 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483696" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="267" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="268" r:id="rId5"/>
     <p:sldId id="258" r:id="rId6"/>
     <p:sldId id="259" r:id="rId7"/>
     <p:sldId id="260" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
-    <p:sldId id="266" r:id="rId13"/>
+    <p:sldId id="269" r:id="rId13"/>
+    <p:sldId id="266" r:id="rId14"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -361,82 +363,82 @@
         </a:fontRef>
         <a:schemeClr val="lt1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="38100" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="15987" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="96" d="100"/>
-          <a:sy n="96" d="100"/>
+          <a:sx n="50" d="100"/>
+          <a:sy n="50" d="100"/>
         </p:scale>
-        <p:origin x="108" y="432"/>
+        <p:origin x="48" y="1704"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -602,51 +604,51 @@
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Modifiez le style des sous-titres du masque</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1160EA64-D806-43AC-9DF2-F8C432F32B4C}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>9/6/2025</a:t>
+              <a:t>9/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -768,51 +770,51 @@
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Cinquième niveau</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E9F9C37B-1D36-470B-8223-D6C91242EC14}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>9/6/2025</a:t>
+              <a:t>9/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -943,51 +945,51 @@
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Cinquième niveau</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{67C6F52A-A82B-47A2-A83A-8C4C91F2D59F}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>9/6/2025</a:t>
+              <a:t>9/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1108,51 +1110,51 @@
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Cinquième niveau</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F070A7B3-6521-4DCA-87E5-044747A908C1}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>9/6/2025</a:t>
+              <a:t>9/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1372,51 +1374,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Cliquez pour modifier les styles du texte du masque</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1160EA64-D806-43AC-9DF2-F8C432F32B4C}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>9/6/2025</a:t>
+              <a:t>9/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1600,51 +1602,51 @@
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Cinquième niveau</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Date Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{AB134690-1557-4C89-A502-4959FE7FAD70}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>9/6/2025</a:t>
+              <a:t>9/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Footer Placeholder 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1954,51 +1956,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Cliquez pour modifier les styles du texte du masque</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4F7D4976-E339-4826-83B7-FBD03F55ECF8}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>9/6/2025</a:t>
+              <a:t>9/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2090,51 +2092,51 @@
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Modifiez le style du titre</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E1037C31-9E7A-4F99-8774-A0E530DE1A42}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>9/6/2025</a:t>
+              <a:t>9/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2180,51 +2182,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C278504F-A551-4DE0-9316-4DCD1D8CC752}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>9/6/2025</a:t>
+              <a:t>9/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2532,51 +2534,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Cliquez pour modifier les styles du texte du masque</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Date Placeholder 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D1BE4249-C0D0-4B06-8692-E8BB871AF643}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>9/6/2025</a:t>
+              <a:t>9/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Footer Placeholder 9"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="804672" y="6236208"/>
             <a:ext cx="5124797" cy="320040"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
@@ -2884,51 +2886,51 @@
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
                     <a:prstClr val="black">
                       <a:alpha val="43000"/>
                     </a:prstClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{042B0DB6-F5C7-45FB-8CF3-31B45F9C2DAC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>9/6/2025</a:t>
+              <a:t>9/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Footer Placeholder 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="804672" y="6236208"/>
             <a:ext cx="5124797" cy="320040"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
@@ -3125,51 +3127,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="7821429" y="6238816"/>
             <a:ext cx="2753746" cy="323968"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1050">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:alpha val="70000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1160EA64-D806-43AC-9DF2-F8C432F32B4C}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>9/6/2025</a:t>
+              <a:t>9/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1600200" y="6236208"/>
             <a:ext cx="5901189" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -3573,50 +3575,54 @@
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
+<file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5382,50 +5388,918 @@
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="524655777"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3218726726"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Titre 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A2EDFCA1-965E-4DFC-9AF9-84D6337D6AD3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2231136" y="153277"/>
+            <a:ext cx="7729728" cy="849854"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>Le verbe être : Présent, IMPARFAIT, FUTUR</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="ZoneTexte 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84E35C90-AB8E-42EF-AC79-A88E37F6CE50}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5016139" y="1069243"/>
+            <a:ext cx="3011306" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0" err="1"/>
+              <a:t>Sum</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0"/>
+              <a:t>, es, esse, fui</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="5" name="Espace réservé du contenu 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8944F60C-F048-47DA-9FED-F54FF8A5BC15}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="3165181" y="1546525"/>
+          <a:ext cx="6244046" cy="2160844"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1" firstCol="1" lastRow="1" lastCol="1" bandRow="1" bandCol="1">
+                <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="2303802">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="466053984"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2159173">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3087490074"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1781071">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3110499079"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="308692">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Présent</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Imparfait</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Futur</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1748695721"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="308692">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>sum</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>eram</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>ero</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="146767890"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="308692">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>es</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>eras</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>eris</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="999907736"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="308692">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>est</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>erat</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>erit</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="667556745"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="308692">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>sumus</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>eramus</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>erimus</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="429979503"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="308692">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>estis</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>eratis</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>eritis</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4030983607"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="308692">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>sunt</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="1" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>erant</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>erunt</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1626268700"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B35CF4A-2F69-4210-AFF5-E30E39E37087}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="425792" y="1585185"/>
+            <a:ext cx="12192000" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+            <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+              <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:effectLst>
+                  <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                    <a:schemeClr val="bg2"/>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a14:hiddenEffects>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="fr-FR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4150310594"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="9"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="7" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="8" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="10" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="5"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="9" grpId="0"/>
+    </p:bldLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Espace réservé du contenu 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D42D6DC-1905-43AD-B259-4F492D8E5BED}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -5745,62 +6619,58 @@
             <a:endParaRPr lang="fr-FR" sz="2400" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR" sz="2400" dirty="0"/>
               <a:t>Vocabulaire : </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0"/>
               <a:t>magister, i, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="2400" dirty="0"/>
               <a:t>m. = prof ; </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0" err="1"/>
               <a:t>asinus</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0"/>
               <a:t>, i</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="2400" dirty="0"/>
-              <a:t>, m. = âne ; </a:t>
-[...10 lines deleted...]
-              <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0" err="1"/>
+              <a:t>, m. = âne </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400"/>
+              <a:t>; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" i="1"/>
               <a:t>amat</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="2400" dirty="0"/>
               <a:t> = aime</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1955174178"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13570,94 +14440,95 @@
                 <a:lumMod val="80000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="55000" r="125000" b="100000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Parcel" id="{8BEC4385-4EB9-4D53-BFB5-0EA123736B6D}" vid="{4DB32801-28C0-48B0-8C1D-A9A58613615A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Colis</Template>
   <TotalTime></TotalTime>
-  <Words>538</Words>
+  <Words>571</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Grand écran</PresentationFormat>
-  <Paragraphs>172</Paragraphs>
-  <Slides>12</Slides>
+  <Paragraphs>195</Paragraphs>
+  <Slides>13</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Polices utilisées</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Thème</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titres des diapositives</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>12</vt:i4>
+        <vt:i4>13</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="17" baseType="lpstr">
+    <vt:vector size="18" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Garamond</vt:lpstr>
       <vt:lpstr>Gill Sans MT</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Colis</vt:lpstr>
       <vt:lpstr>LatIN MéDIéVAL I</vt:lpstr>
       <vt:lpstr>Quelques Éléments Généraux</vt:lpstr>
       <vt:lpstr>Dictionnaires</vt:lpstr>
       <vt:lpstr>L’IA révolutionne l’accès aux langues</vt:lpstr>
       <vt:lpstr>Déclinaison</vt:lpstr>
       <vt:lpstr>La PREMIERE DECLINAISON</vt:lpstr>
       <vt:lpstr>La deuxième Déclinaison</vt:lpstr>
       <vt:lpstr>Présentation PowerPoint</vt:lpstr>
       <vt:lpstr>Présentation PowerPoint</vt:lpstr>
       <vt:lpstr>La première classe d’adjectifs</vt:lpstr>
       <vt:lpstr>Présentation PowerPoint</vt:lpstr>
+      <vt:lpstr>Le verbe être : Présent, IMPARFAIT, FUTUR</vt:lpstr>
       <vt:lpstr>La première classe d’adjectifs</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>LatIN MéDIéVAL</dc:title>
   <dc:creator>Laurent RIPART</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>