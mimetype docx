--- v0 (2025-11-24)
+++ v1 (2026-05-25)
@@ -1,1161 +1,1134 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1F2F496F" w14:textId="77777777" w:rsidR="00F6792E" w:rsidRDefault="001461B1">
+    <w:p w14:paraId="518550F5" w14:textId="77777777" w:rsidR="00091B15" w:rsidRPr="00A42CCF" w:rsidRDefault="00D537D2">
+      <w:pPr>
+        <w:pStyle w:val="Corps"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A42CCF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proposition de la commission de justice : lutte face à la surpopulation carcérale. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="027FAFFC" w14:textId="77777777" w:rsidR="00091B15" w:rsidRPr="00A42CCF" w:rsidRDefault="00091B15">
+      <w:pPr>
+        <w:pStyle w:val="Corps"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="778EF604" w14:textId="77777777" w:rsidR="00091B15" w:rsidRPr="00A42CCF" w:rsidRDefault="00D537D2">
+      <w:pPr>
+        <w:pStyle w:val="Corps"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A42CCF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">== nombre de détenus dépasse la capacité officielle des prisons. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4280DC62" w14:textId="77777777" w:rsidR="00091B15" w:rsidRPr="00A42CCF" w:rsidRDefault="00091B15">
+      <w:pPr>
+        <w:pStyle w:val="Corps"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64937FC7" w14:textId="77777777" w:rsidR="00091B15" w:rsidRPr="00A42CCF" w:rsidRDefault="00D537D2">
+      <w:pPr>
+        <w:pStyle w:val="Corps"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A42CCF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>—Le droit à la dignité humaine est un droit « intangible » : art 10 de la convention européenne des droits de l’homme à laquelle les EM à travers la jurisprudence relative à l‘article 3 interdisant les tortures et les traitements inhumains et dégradants.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0999EFE1" w14:textId="77777777" w:rsidR="00091B15" w:rsidRPr="00A42CCF" w:rsidRDefault="00091B15">
+      <w:pPr>
+        <w:pStyle w:val="Corps"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71944481" w14:textId="77777777" w:rsidR="00091B15" w:rsidRPr="00A42CCF" w:rsidRDefault="00D537D2">
+      <w:pPr>
+        <w:pStyle w:val="Corps"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A42CCF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">À notre échelle, à l’échelle de l’Union européenne, il ne peut y avoir des états membres qui ne respectent pas ce principe. Il est donc du devoir de l’union que de pallier ce problème à sa solution. Sur la base de : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60150ACA" w14:textId="77777777" w:rsidR="00091B15" w:rsidRPr="00A42CCF" w:rsidRDefault="00091B15">
+      <w:pPr>
+        <w:pStyle w:val="Corps"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="224BC006" w14:textId="77777777" w:rsidR="00091B15" w:rsidRPr="00A42CCF" w:rsidRDefault="00D537D2">
+      <w:pPr>
+        <w:pStyle w:val="Corps"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A42CCF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">—art 4 TUE = prévoit que la justice est une compétence partagée entre l’UE et les EM dans le cadre de l’espace de liberté, de sécurité et de justice. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F127B73" w14:textId="77777777" w:rsidR="00091B15" w:rsidRPr="00A42CCF" w:rsidRDefault="00D537D2">
+      <w:pPr>
+        <w:pStyle w:val="Corps"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A42CCF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>—art 2 TUE : « l’union est fondée sur les valeurs de respect de la dignité humaine ».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1316B961" w14:textId="77777777" w:rsidR="00091B15" w:rsidRPr="00A42CCF" w:rsidRDefault="00D537D2">
+      <w:pPr>
+        <w:pStyle w:val="Corps"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A42CCF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Et considérant que l’action des EM est insuffisante au regard des conditions de détention puisque en effet à titre d’exemple : la France a condamnée sur la base de l’article 7 pour non respect de la dignité humaine. En raison de la surpopulation carcérale. En 2023, l’UE comptait 1 place de prison pour 849 habitants. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69D28678" w14:textId="77777777" w:rsidR="00091B15" w:rsidRPr="00A42CCF" w:rsidRDefault="00091B15">
+      <w:pPr>
+        <w:pStyle w:val="Corps"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C7D8754" w14:textId="77777777" w:rsidR="00091B15" w:rsidRPr="00A42CCF" w:rsidRDefault="00D537D2">
+      <w:pPr>
+        <w:pStyle w:val="Corps"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A42CCF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le constat est unanime : le problème est structurel ! </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06BD8446" w14:textId="77777777" w:rsidR="00091B15" w:rsidRPr="00A42CCF" w:rsidRDefault="00D537D2">
+      <w:pPr>
+        <w:pStyle w:val="Corps"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A42CCF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La solution ne peut pas venir uniquement de l’administration pénitentiaire : il est donc nécessaire de mettre en place des mécanismes obligatoires de régulation carcérale. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F883458" w14:textId="77777777" w:rsidR="00091B15" w:rsidRPr="00A42CCF" w:rsidRDefault="00D537D2">
+      <w:pPr>
+        <w:pStyle w:val="Corps"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A42CCF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Des mécanismes qui constituerait donc une plus value à l’action des EM qui semble insuffisante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="174CCF51" w14:textId="77777777" w:rsidR="00091B15" w:rsidRPr="00A42CCF" w:rsidRDefault="00D537D2">
+      <w:pPr>
+        <w:pStyle w:val="Corps"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A42CCF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pour faire cesser la suroccupation carcérale, première cause d’atteinte à la dignité des personnes détenues. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78BA0481" w14:textId="77777777" w:rsidR="00091B15" w:rsidRPr="00A42CCF" w:rsidRDefault="00091B15">
+      <w:pPr>
+        <w:pStyle w:val="Corps"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="134BBDE8" w14:textId="4F900854" w:rsidR="00091B15" w:rsidRPr="00A42CCF" w:rsidRDefault="00D537D2">
+      <w:pPr>
+        <w:pStyle w:val="Corps"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="2E7116" w:themeColor="accent3" w:themeShade="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A42CCF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Art </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A42CCF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>1 )</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42CCF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> La commission européenne propose donc la création d’un </w:t>
+      </w:r>
+      <w:r w:rsidR="00B040CE" w:rsidRPr="00A42CCF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>fonds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42CCF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> européen </w:t>
+      </w:r>
+      <w:r w:rsidR="00B040CE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">calculé à 0,5% du PIB nominal des Etats Membres </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42CCF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mis à disposition de l’union afin de faciliter : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BC11644" w14:textId="77777777" w:rsidR="00091B15" w:rsidRPr="00A42CCF" w:rsidRDefault="00091B15">
+      <w:pPr>
+        <w:pStyle w:val="Corps"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19801642" w14:textId="10F1B663" w:rsidR="00091B15" w:rsidRPr="00A42CCF" w:rsidRDefault="00D537D2">
+      <w:pPr>
+        <w:pStyle w:val="Corps"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="2E7116" w:themeColor="accent3" w:themeShade="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A42CCF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>— création de prison supplémentaires</w:t>
+      </w:r>
+      <w:r w:rsidR="00065B4C" w:rsidRPr="00A42CCF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00065B4C" w:rsidRPr="00A42CCF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="2E7116" w:themeColor="accent3" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en ciblant les pays dont </w:t>
+      </w:r>
+      <w:r w:rsidR="00521071" w:rsidRPr="00A42CCF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="2E7116" w:themeColor="accent3" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>le nombre de place est inférieur à 1 pour 400 habitants.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61E29680" w14:textId="1494D69E" w:rsidR="00091B15" w:rsidRPr="00B040CE" w:rsidRDefault="00D537D2">
+      <w:pPr>
+        <w:pStyle w:val="Corps"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A42CCF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— formation </w:t>
+      </w:r>
+      <w:r w:rsidR="00065B4C" w:rsidRPr="00A42CCF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>aux</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42CCF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> métiers relatif au milieu pénitentiaire</w:t>
+      </w:r>
+      <w:r w:rsidR="00B040CE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B040CE" w:rsidRPr="00B040CE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>et amélioration des conditions de travail et de recrutement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71A756E3" w14:textId="0210F45F" w:rsidR="00065B4C" w:rsidRPr="00B040CE" w:rsidRDefault="00665E7E" w:rsidP="00665E7E">
+      <w:pPr>
+        <w:pStyle w:val="Corps"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="2E7116" w:themeColor="accent3" w:themeShade="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B040CE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="2E7116" w:themeColor="accent3" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— </w:t>
+      </w:r>
+      <w:r w:rsidR="00065B4C" w:rsidRPr="00B040CE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="2E7116" w:themeColor="accent3" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>Investir dans la réinsertion des prisonniers pour diminuer le taux de récidivisme.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CB49300" w14:textId="77777777" w:rsidR="00091B15" w:rsidRPr="00A42CCF" w:rsidRDefault="00091B15">
+      <w:pPr>
+        <w:pStyle w:val="Corps"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4678536C" w14:textId="77777777" w:rsidR="00091B15" w:rsidRPr="00A42CCF" w:rsidRDefault="00D537D2">
+      <w:pPr>
+        <w:pStyle w:val="Corps"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A42CCF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Art 2 ) La création d’une prison européenne qui trouve son siège en Hongrie, un pays à l’image même de l’État de droit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB7083D" w14:textId="77777777" w:rsidR="00A42CCF" w:rsidRPr="00A42CCF" w:rsidRDefault="00A42CCF" w:rsidP="00A42CCF">
+      <w:pPr>
+        <w:pStyle w:val="Corps"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A42CCF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- création d’un </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A42CCF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+        <w:t>fond</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42CCF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> européen également pour les pays accueillant les prisons et prisonniers européens</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44C3F296" w14:textId="77777777" w:rsidR="00A42CCF" w:rsidRPr="00A42CCF" w:rsidRDefault="00A42CCF" w:rsidP="00A42CCF">
+      <w:pPr>
+        <w:pStyle w:val="Corps"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A42CCF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+        <w:t>- Décision de l’emplacement d’une prison européenne sur la base de la volonté d’accueil des états membres</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C3E4A06" w14:textId="77777777" w:rsidR="00A42CCF" w:rsidRPr="00A42CCF" w:rsidRDefault="00A42CCF" w:rsidP="00A42CCF">
+      <w:pPr>
+        <w:pStyle w:val="Corps"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A42CCF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+        <w:t>- Ces prisons n’accueilleront que les prisonniers actuellement en isolement ayant commis les plus graves offenses et n’ayant plus de droit aux visites</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42CCF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="112529B5" w14:textId="77777777" w:rsidR="00091B15" w:rsidRPr="00A42CCF" w:rsidRDefault="00091B15">
+      <w:pPr>
+        <w:pStyle w:val="Corps"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58844512" w14:textId="77777777" w:rsidR="00B408B4" w:rsidRPr="00A42CCF" w:rsidRDefault="00B408B4" w:rsidP="00B408B4">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
-      </w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A42CCF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Art 3) Suppression des peines de prison pour le vol de bananes et de pommes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="655A9C7A" w14:textId="77777777" w:rsidR="00B408B4" w:rsidRDefault="00B408B4" w:rsidP="00B408B4">
+      <w:pPr>
+        <w:pStyle w:val="Titre4"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_4llp5ivr7y9z" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00A42CCF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=&gt; Première proposition d’amendement : étant donné que le vol de bananes, ou de pommes demeure un délit qui nécessite une sanction, conserver les peines de prison pour ces vols reste nécessaire. Nous proposons cette sanction, cependant, pour les récidivistes, ou pour les vols en grande quantité seulement. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6031E576" w14:textId="77777777" w:rsidR="00B408B4" w:rsidRPr="00997CA5" w:rsidRDefault="00B408B4" w:rsidP="00B408B4">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="fr" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00997CA5">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="fr" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Correction : </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:noProof/>
-[...41 lines deleted...]
-      </w:pPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="fr" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>La</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00997CA5">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="fr" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> peine de prison </w:t>
+      </w:r>
       <w:r>
-        <w:t>Proposition de</w:t>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="fr" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">est nécessaire </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00997CA5">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="fr" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>seulement pour les multir</w:t>
+      </w:r>
       <w:r>
-        <w:t>REGLEMENT DU PARLEMENT EUROPEEN ET DU CONSEIL</w:t>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="fr" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">écidivistes et les vols en très grandes quantités (les vols représentants 25% de l’exploitation). Cependant cette peine sera sous </w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="fr" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>forme de sursis ou bracelet électronique. D’autre part, pour les personnes qui commettent un simple vol, une peine financière permettant de dédommager la victime est applicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="753CC458" w14:textId="77777777" w:rsidR="00B408B4" w:rsidRPr="00A42CCF" w:rsidRDefault="00B408B4" w:rsidP="00B408B4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="00B050"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37455410" w14:textId="77777777" w:rsidR="00B408B4" w:rsidRDefault="00B408B4" w:rsidP="00B408B4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="00B050"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A42CCF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="00B050"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>=&gt; Seconde proposition d’amendement : nous proposons d’étendre la sélection à l’ensemble des fruits et légumes. La concentration sur ces deux fruits ne semble pas justifiée.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79B6B975" w14:textId="77777777" w:rsidR="00B408B4" w:rsidRPr="00997CA5" w:rsidRDefault="00B408B4" w:rsidP="00B408B4">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="fr" w:eastAsia="fr-FR"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>relatif à la création d’une compagnie ferroviaire de l’Union européenne</w:t>
-[...6 lines deleted...]
-      </w:pPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="fr" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Correction : L’extension ne concerne que les</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00997CA5">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="fr" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pêches et </w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...428 lines deleted...]
-        <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:lang w:val="fr" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>les</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00997CA5">
         <w:rPr>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...230 lines deleted...]
-          <w:color w:val="FF0000"/>
+          <w:lang w:val="fr" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pastèques</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59BDC591" w14:textId="31C38A8E" w:rsidR="00091B15" w:rsidRPr="00A42CCF" w:rsidRDefault="00A8514D" w:rsidP="00A42CCF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="00B050"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...11 lines deleted...]
-          <w:strike/>
+      <w:r w:rsidRPr="00A42CCF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="00B050"/>
-        </w:rPr>
-[...231 lines deleted...]
-      <w:pgNumType w:start="1"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>=&gt; Seconde proposition d’amendement : nous proposons d’étendre la sélection à l’ensemble des fruits et légumes. La concentration sur ces deux fruits ne semble pas justifiée.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00091B15" w:rsidRPr="00A42CCF">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="850" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="20C76E96" w14:textId="77777777" w:rsidR="003231E9" w:rsidRDefault="003231E9">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="3A44B4D6" w14:textId="77777777" w:rsidR="003231E9" w:rsidRDefault="003231E9">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:font w:name="Arial">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Helvetica Neue">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Arial Unicode MS">
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7FDBA80E" w14:textId="77777777" w:rsidR="00091B15" w:rsidRDefault="00091B15"/>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="659B348E" w14:textId="77777777" w:rsidR="003231E9" w:rsidRDefault="003231E9">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="324F59C0" w14:textId="77777777" w:rsidR="003231E9" w:rsidRDefault="003231E9">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0793ED62" w14:textId="77777777" w:rsidR="00091B15" w:rsidRDefault="00091B15"/>
+</w:hdr>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="04210BDB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2EA2715E"/>
+    <w:lvl w:ilvl="0" w:tplc="DBEED184">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Arial Unicode MS" w:hAnsi="Helvetica Neue" w:cs="Arial Unicode MS" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33DF2AE6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B2365612"/>
+    <w:lvl w:ilvl="0" w:tplc="C47655AA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Arial Unicode MS" w:hAnsi="Helvetica Neue" w:cs="Arial Unicode MS" w:hint="default"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="2084788659">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="184563090">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="150"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="117"/>
+  <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00F6792E"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00F6792E"/>
+    <w:rsidRoot w:val="00091B15"/>
+    <w:rsid w:val="00065B4C"/>
+    <w:rsid w:val="00091B15"/>
+    <w:rsid w:val="002C4FA7"/>
+    <w:rsid w:val="003231E9"/>
+    <w:rsid w:val="004A0761"/>
+    <w:rsid w:val="00521071"/>
+    <w:rsid w:val="00665E7E"/>
+    <w:rsid w:val="00A42CCF"/>
+    <w:rsid w:val="00A8514D"/>
+    <w:rsid w:val="00B040CE"/>
+    <w:rsid w:val="00B408B4"/>
+    <w:rsid w:val="00B463FF"/>
+    <w:rsid w:val="00B561BF"/>
+    <w:rsid w:val="00BB6B9F"/>
+    <w:rsid w:val="00C4504B"/>
+    <w:rsid w:val="00C677CB"/>
+    <w:rsid w:val="00D537D2"/>
+    <w:rsid w:val="00DC5AE2"/>
+    <w:rsid w:val="00F92C09"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1FC28FEC"/>
-  <w15:docId w15:val="{A2EA2328-5BE5-4EE4-A9CF-3B9211716273}"/>
+  <w14:docId w14:val="28FF7375"/>
+  <w15:docId w15:val="{A18E3743-DBAB-45E7-B08C-E26D3C1C118D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-        <w:lang w:val="fr" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:bdr w:val="nil"/>
+        <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+          <w:bar w:val="nil"/>
+        </w:pBdr>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1496,523 +1469,304 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-  </w:style>
-[...11 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:sz w:val="40"/>
-[...39 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Titre4Car"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00A8514D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="280" w:after="80"/>
+      <w:pBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bar w:val="none" w:sz="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="80" w:line="276" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="666666"/>
-      <w:sz w:val="24"/>
-[...37 lines deleted...]
-      <w:color w:val="666666"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      <w:lang w:val="fr" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:styleId="Lienhypertexte">
+    <w:name w:val="Hyperlink"/>
+    <w:rPr>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre">
-[...9 lines deleted...]
-    </w:pPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Corps">
+    <w:name w:val="Corps"/>
     <w:rPr>
-      <w:sz w:val="52"/>
-      <w:szCs w:val="52"/>
+      <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Arial Unicode MS"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+        <w14:noFill/>
+        <w14:prstDash w14:val="solid"/>
+        <w14:bevel/>
+      </w14:textOutline>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sous-titre">
-[...9 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre4Car">
+    <w:name w:val="Titre 4 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A8514D"/>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="666666"/>
-      <w:sz w:val="30"/>
-      <w:szCs w:val="30"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      <w:lang w:val="fr"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...54 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Blank">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Blank">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="5E5E5E"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="D5D5D5"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="00A2FF"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="16E7CF"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="61D836"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFD932"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="FF644E"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="FF42A1"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="FF00FF"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Blank">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Helvetica Neue"/>
+        <a:ea typeface="Helvetica Neue"/>
+        <a:cs typeface="Helvetica Neue"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Helvetica Neue"/>
+        <a:ea typeface="Helvetica Neue"/>
+        <a:cs typeface="Helvetica Neue"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Blank">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="129999"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:shade val="100000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr">
               <a:shade val="95000"/>
-              <a:satMod val="105000"/>
+              <a:satMod val="104999"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...16 lines deleted...]
-          </a:sp3d>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="40000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="40000">
               <a:schemeClr val="phClr">
                 <a:tint val="45000"/>
                 <a:shade val="99000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="20000"/>
                 <a:satMod val="255000"/>
@@ -2025,112 +1779,957 @@
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults>
     <a:spDef>
-      <a:spPr/>
-[...1 lines deleted...]
-      <a:lstStyle/>
+      <a:spPr>
+        <a:solidFill>
+          <a:srgbClr val="000000"/>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat">
+          <a:noFill/>
+          <a:miter lim="400000"/>
+        </a:ln>
+        <a:effectLst/>
+        <a:sp3d/>
+      </a:spPr>
+      <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="50800" tIns="50800" rIns="50800" bIns="50800" numCol="1" spcCol="38100" rtlCol="0" anchor="ctr">
+        <a:spAutoFit/>
+      </a:bodyPr>
+      <a:lstStyle>
+        <a:defPPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="584200" rtl="0" fontAlgn="auto" latinLnBrk="0" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+            <a:latin typeface="Helvetica Neue Medium"/>
+            <a:ea typeface="Helvetica Neue Medium"/>
+            <a:cs typeface="Helvetica Neue Medium"/>
+            <a:sym typeface="Helvetica Neue Medium"/>
+          </a:defRPr>
+        </a:defPPr>
+        <a:lvl1pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl1pPr>
+        <a:lvl2pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl2pPr>
+        <a:lvl3pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl3pPr>
+        <a:lvl4pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl4pPr>
+        <a:lvl5pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl5pPr>
+        <a:lvl6pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl6pPr>
+        <a:lvl7pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl7pPr>
+        <a:lvl8pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl8pPr>
+        <a:lvl9pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl9pPr>
+      </a:lstStyle>
       <a:style>
-        <a:lnRef idx="1">
-          <a:schemeClr val="accent1"/>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
-        <a:fillRef idx="3">
-          <a:schemeClr val="accent1"/>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
-        <a:effectRef idx="2">
-          <a:schemeClr val="accent1"/>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
-        <a:fontRef idx="minor">
-[...1 lines deleted...]
-        </a:fontRef>
+        <a:fontRef idx="none"/>
       </a:style>
     </a:spDef>
     <a:lnDef>
-      <a:spPr/>
-[...1 lines deleted...]
-      <a:lstStyle/>
+      <a:spPr>
+        <a:noFill/>
+        <a:ln w="25400" cap="flat">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="400000"/>
+        </a:ln>
+        <a:effectLst/>
+        <a:sp3d/>
+      </a:spPr>
+      <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91439" tIns="45719" rIns="91439" bIns="45719" numCol="1" spcCol="38100" rtlCol="0" anchor="t">
+        <a:noAutofit/>
+      </a:bodyPr>
+      <a:lstStyle>
+        <a:defPPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:defPPr>
+        <a:lvl1pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl1pPr>
+        <a:lvl2pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl2pPr>
+        <a:lvl3pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl3pPr>
+        <a:lvl4pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl4pPr>
+        <a:lvl5pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl5pPr>
+        <a:lvl6pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl6pPr>
+        <a:lvl7pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl7pPr>
+        <a:lvl8pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl8pPr>
+        <a:lvl9pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl9pPr>
+      </a:lstStyle>
       <a:style>
-        <a:lnRef idx="2">
-          <a:schemeClr val="accent1"/>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
-          <a:schemeClr val="accent1"/>
+          <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
-        <a:effectRef idx="1">
-          <a:schemeClr val="accent1"/>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
-        <a:fontRef idx="minor">
-[...1 lines deleted...]
-        </a:fontRef>
+        <a:fontRef idx="none"/>
       </a:style>
     </a:lnDef>
+    <a:txDef>
+      <a:spPr>
+        <a:noFill/>
+        <a:ln w="12700" cap="flat">
+          <a:noFill/>
+          <a:miter lim="400000"/>
+        </a:ln>
+        <a:effectLst/>
+        <a:sp3d/>
+      </a:spPr>
+      <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="50800" tIns="50800" rIns="50800" bIns="50800" numCol="1" spcCol="38100" rtlCol="0" anchor="t">
+        <a:spAutoFit/>
+      </a:bodyPr>
+      <a:lstStyle>
+        <a:defPPr marL="0" marR="0" indent="0" algn="l" defTabSz="457200" rtl="0" fontAlgn="auto" latinLnBrk="0" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1100" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+            <a:latin typeface="+mn-lt"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="+mn-cs"/>
+            <a:sym typeface="Helvetica Neue"/>
+          </a:defRPr>
+        </a:defPPr>
+        <a:lvl1pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl1pPr>
+        <a:lvl2pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl2pPr>
+        <a:lvl3pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl3pPr>
+        <a:lvl4pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl4pPr>
+        <a:lvl5pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl5pPr>
+        <a:lvl6pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl6pPr>
+        <a:lvl7pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl7pPr>
+        <a:lvl8pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl8pPr>
+        <a:lvl9pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl9pPr>
+      </a:lstStyle>
+      <a:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="none"/>
+      </a:style>
+    </a:txDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{e21e9783-d0a0-48f8-850e-0b081b46d788}" enabled="0" method="" siteId="{e21e9783-d0a0-48f8-850e-0b081b46d788}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>3313</Characters>
+  <Pages>2</Pages>
+  <Words>582</Words>
+  <Characters>3202</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-  <Lines>27</Lines>
+  <DocSecurity>0</DocSecurity>
+  <Lines>26</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Universite Savoie Mont Blanc</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3908</CharactersWithSpaces>
+  <CharactersWithSpaces>3777</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Lea Alesi</dc:creator>
+  <dc:creator>Olivia .</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>