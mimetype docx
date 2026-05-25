--- v0 (2025-11-24)
+++ v1 (2026-05-25)
@@ -1,751 +1,876 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1658FCB9" w14:textId="77777777" w:rsidR="00594D6E" w:rsidRDefault="00143E20">
+    <w:p w14:paraId="55E6446D" w14:textId="4931FD5A" w:rsidR="0009660E" w:rsidRDefault="0009660E" w:rsidP="0009660E">
       <w:pPr>
-        <w:spacing w:before="240" w:after="240"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:noProof/>
-[...41 lines deleted...]
-        <w:tab/>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EE3F78E" w14:textId="77777777" w:rsidR="00594D6E" w:rsidRDefault="00143E20">
+    <w:p w14:paraId="7DC83F20" w14:textId="2DCFA816" w:rsidR="0009660E" w:rsidRPr="0009660E" w:rsidRDefault="0009660E" w:rsidP="0009660E">
       <w:pPr>
-        <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> Proposition de</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0009660E">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Actes législatifs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A9D0530" w14:textId="77777777" w:rsidR="00594D6E" w:rsidRDefault="00143E20">
+    <w:p w14:paraId="58B3A8D9" w14:textId="77777777" w:rsidR="0009660E" w:rsidRPr="0009660E" w:rsidRDefault="0009660E" w:rsidP="0009660E">
       <w:pPr>
-        <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...112 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:i/>
-        </w:rPr>
-[...53 lines deleted...]
-          <w:color w:val="FF9900"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68C9F921" w14:textId="77777777" w:rsidR="00594D6E" w:rsidRDefault="00143E20">
+    <w:p w14:paraId="303F3760" w14:textId="42C5FA80" w:rsidR="0009660E" w:rsidRPr="0009660E" w:rsidRDefault="0009660E" w:rsidP="0009660E">
       <w:pPr>
-        <w:spacing w:before="240" w:after="240"/>
-        <w:rPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:i/>
+          <w:iCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="0009660E">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:i/>
-        </w:rPr>
-        <w:t xml:space="preserve">                                                                                             Article 2</w:t>
+          <w:iCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Proposition législative relative à la Fast Fashion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="276751FD" w14:textId="77777777" w:rsidR="00594D6E" w:rsidRDefault="00143E20">
+    <w:p w14:paraId="75DCA2F6" w14:textId="77777777" w:rsidR="0009660E" w:rsidRDefault="0009660E"/>
+    <w:p w14:paraId="35EF3EC8" w14:textId="48F2FB86" w:rsidR="0009660E" w:rsidRDefault="0009660E" w:rsidP="00231B16">
       <w:pPr>
-        <w:spacing w:before="240" w:after="240"/>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t>Le présent règlement s’applique à toutes les institutions, organes et organismes de l’Union ainsi qu’aux États membres lorsqu’ils mettent en œuvre le droit de l’Union.</w:t>
+        <w:t xml:space="preserve">La Commission Européenne acte selon l’article 192 du traité sur le fonctionnement de l’Union Européenne : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41C11912" w14:textId="77777777" w:rsidR="00594D6E" w:rsidRDefault="00594D6E">
+    <w:p w14:paraId="2C835E8A" w14:textId="7F7C9794" w:rsidR="00231B16" w:rsidRDefault="00231B16" w:rsidP="0009660E">
       <w:pPr>
-        <w:spacing w:before="240" w:after="240"/>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27EBB04A" w14:textId="77777777" w:rsidR="00594D6E" w:rsidRDefault="00594D6E">
+    <w:p w14:paraId="04C1B6AF" w14:textId="77777777" w:rsidR="00407AC6" w:rsidRPr="00407AC6" w:rsidRDefault="00407AC6" w:rsidP="00407AC6">
       <w:pPr>
-        <w:spacing w:before="240" w:after="240"/>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00407AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article 1 : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="168A1C83" w14:textId="77777777" w:rsidR="00407AC6" w:rsidRPr="00407AC6" w:rsidRDefault="00407AC6" w:rsidP="00407AC6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00407AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mise en place d’un indice </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00407AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:strike/>
+          <w:color w:val="EE0000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">éthique  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00407AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="EE0000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>environnemental</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00407AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="EE0000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> obligatoire sur tous les produits </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00407AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="47D45A"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>textiles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00407AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="EE0000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vendus au sein de l’Union européenne </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00407AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:strike/>
+          <w:color w:val="47D45A"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sur la production des produits textiles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00407AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="47D45A"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00407AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prenant en compte plusieurs variables : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00407AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:strike/>
+          <w:color w:val="EE0000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>indice écologique</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00407AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="EE0000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> consommation en eau, empreinte carbone, émission de gaz à effet de serre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00407AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00407AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:strike/>
+          <w:color w:val="EE0000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>durabilité</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00407AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:strike/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00407AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00407AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="EE0000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>durée</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00407AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="EE0000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de vie estimée du produit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00407AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00407AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:strike/>
+          <w:color w:val="EE0000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">exploitation humaine </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00407AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="47D45A"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>composition du produit (origine des matières), recyclabilité.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09C19012" w14:textId="77777777" w:rsidR="00C55888" w:rsidRPr="00F20E7B" w:rsidRDefault="00C55888" w:rsidP="0009660E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17D6DE2D" w14:textId="77777777" w:rsidR="00594D6E" w:rsidRDefault="00143E20">
+    <w:p w14:paraId="045BB64C" w14:textId="77777777" w:rsidR="0046123A" w:rsidRPr="00231B16" w:rsidRDefault="0046123A" w:rsidP="0046123A">
       <w:pPr>
-        <w:spacing w:before="240" w:after="240"/>
-[...1 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Le présent règlement institue la distribution d’appareils connectés “certifiés UE” dans lesquels il y a toutes les normes de sécurité de l’UE, et les applications qu’elle recommande. ex :  impossible d’aller sur un autre moteur de recherche que ecosia. Le but recherché d’ici 2030 est de n’avoir en Europe que des appareils certifiés UE. Le marché européen, par souci de protectionnisme et de sécurité, interdirait les autres appareils (ordinateurs, tablette, smartphones…).  </w:t>
+      <w:r w:rsidRPr="00231B16">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00231B16">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29162F47" w14:textId="77777777" w:rsidR="00594D6E" w:rsidRDefault="00594D6E">
+    <w:p w14:paraId="4D6D4259" w14:textId="77777777" w:rsidR="0046123A" w:rsidRDefault="0046123A" w:rsidP="0046123A">
       <w:pPr>
-        <w:spacing w:before="240" w:after="240"/>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mise en place d’une taxe sur les « petits colis » (valeur inférieure à </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE002A">
+        <w:rPr>
+          <w:strike/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>dix</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à vingt </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">euros) à hauteur </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003753D6">
+        <w:rPr>
+          <w:strike/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003753D6">
+        <w:rPr>
+          <w:strike/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>vingt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003753D6">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003753D6">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003753D6">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dix </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">pour cent du prix du produit en vente. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003753D6">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>Cette taxe ne s’applique que sur les colis hors UE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B321EB4" w14:textId="77777777" w:rsidR="00791D43" w:rsidRPr="00791D43" w:rsidRDefault="00791D43" w:rsidP="00791D43">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="4EA72E" w:themeColor="accent6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00791D43">
+        <w:rPr>
+          <w:color w:val="4EA72E" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Afin de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00791D43">
+        <w:rPr>
+          <w:color w:val="4EA72E" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t>palier</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00791D43">
+        <w:rPr>
+          <w:color w:val="4EA72E" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aux injustices que cet article poserait aux commerçants faisant preuve d’une production éthique et qui seraient victime de ces taxes, il faudrait les exempter de ce préjudice </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00791D43">
+        <w:rPr>
+          <w:color w:val="4EA72E" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00791D43">
+        <w:rPr>
+          <w:color w:val="4EA72E" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> travers la création d’un label qui ferait l’objet d’une nouvelle proposition.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D1DE8F2" w14:textId="77777777" w:rsidR="00791D43" w:rsidRDefault="00791D43" w:rsidP="0046123A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="532082D8" w14:textId="77777777" w:rsidR="00594D6E" w:rsidRDefault="00143E20">
+    <w:p w14:paraId="739727C5" w14:textId="77777777" w:rsidR="0046123A" w:rsidRDefault="0046123A" w:rsidP="0046123A">
       <w:pPr>
-        <w:spacing w:before="240" w:after="240"/>
-[...16 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="756F9A2F" w14:textId="77777777" w:rsidR="00594D6E" w:rsidRDefault="00594D6E">
+    <w:p w14:paraId="791992D6" w14:textId="77777777" w:rsidR="00196B62" w:rsidRDefault="00196B62" w:rsidP="00196B62">
       <w:pPr>
-        <w:spacing w:before="240" w:after="240"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Article 3 :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65230158" w14:textId="77777777" w:rsidR="00196B62" w:rsidRDefault="00196B62" w:rsidP="00196B62">
+      <w:pPr>
+        <w:spacing w:before="240"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mise en place de subventions </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>financières</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">à hauteur de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:strike/>
+          <w:color w:val="6AA84F"/>
+        </w:rPr>
+        <w:t xml:space="preserve">25% </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6AA84F"/>
+        </w:rPr>
+        <w:t>15%</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de leurs factures d’électricité</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> à destination des producteurs de textiles </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">qui les produisent en Europe et dont les fournisseurs sourcent et transforment leurs matières premières en </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Europe</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43A0D5B8" w14:textId="4DC550D5" w:rsidR="0009660E" w:rsidRPr="0009660E" w:rsidRDefault="0009660E" w:rsidP="00196B62">
+      <w:pPr>
+        <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="557AF974" w14:textId="77777777" w:rsidR="00594D6E" w:rsidRDefault="00143E20">
-[...226 lines deleted...]
-      <w:cols w:space="720"/>
+    <w:sectPr w:rsidR="0009660E" w:rsidRPr="0009660E">
+      <w:headerReference w:type="default" r:id="rId6"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-    <w:p w14:paraId="0B94AC87" w14:textId="77777777" w:rsidR="00594D6E" w:rsidRDefault="00143E20">
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="07CE9A5F" w14:textId="77777777" w:rsidR="00E963E2" w:rsidRDefault="00E963E2" w:rsidP="0009660E">
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...10 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t>pas de nécéssité d'un haut commissaire comme la PESC</w:t>
+        <w:separator/>
       </w:r>
     </w:p>
-  </w:comment>
-[...12 lines deleted...]
-</w16cid:commentsIds>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="00984D05" w14:textId="77777777" w:rsidR="00E963E2" w:rsidRDefault="00E963E2" w:rsidP="0009660E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-    <w:panose1 w:val="020B0604020202020204"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Helvetica">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="1367C1DB" w14:textId="77777777" w:rsidR="00E963E2" w:rsidRDefault="00E963E2" w:rsidP="0009660E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="12DE52B6" w14:textId="77777777" w:rsidR="00E963E2" w:rsidRDefault="00E963E2" w:rsidP="0009660E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="169C8A81" w14:textId="5B849F0C" w:rsidR="0009660E" w:rsidRPr="0009660E" w:rsidRDefault="0009660E">
+    <w:pPr>
+      <w:pStyle w:val="En-tte"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="0009660E">
+      <w:rPr>
+        <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+      </w:rPr>
+      <w:t xml:space="preserve">18-03-2026 </w:t>
+    </w:r>
+    <w:r w:rsidRPr="0009660E">
+      <w:rPr>
+        <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="0009660E">
+      <w:rPr>
+        <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+      </w:rPr>
+      <w:tab/>
+      <w:t>L 234-67</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="150"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="117"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00594D6E"/>
-[...2 lines deleted...]
-    <w:rsid w:val="006F7807"/>
+    <w:rsidRoot w:val="0009660E"/>
+    <w:rsid w:val="0009660E"/>
+    <w:rsid w:val="000A6104"/>
+    <w:rsid w:val="000C6EBA"/>
+    <w:rsid w:val="0015406C"/>
+    <w:rsid w:val="00196B62"/>
+    <w:rsid w:val="00230221"/>
+    <w:rsid w:val="00231B16"/>
+    <w:rsid w:val="002E37EC"/>
+    <w:rsid w:val="00407AC6"/>
+    <w:rsid w:val="00454831"/>
+    <w:rsid w:val="0046123A"/>
+    <w:rsid w:val="00597D4C"/>
+    <w:rsid w:val="00641166"/>
+    <w:rsid w:val="0076477B"/>
+    <w:rsid w:val="00791D43"/>
+    <w:rsid w:val="00867267"/>
+    <w:rsid w:val="008755B0"/>
+    <w:rsid w:val="00915093"/>
+    <w:rsid w:val="009C66DF"/>
+    <w:rsid w:val="00A07CD9"/>
+    <w:rsid w:val="00AD1833"/>
+    <w:rsid w:val="00B126D4"/>
+    <w:rsid w:val="00BA3860"/>
+    <w:rsid w:val="00BE0E81"/>
+    <w:rsid w:val="00C55888"/>
+    <w:rsid w:val="00C6394A"/>
+    <w:rsid w:val="00D243B1"/>
+    <w:rsid w:val="00E963E2"/>
+    <w:rsid w:val="00E967AB"/>
+    <w:rsid w:val="00F20E7B"/>
+    <w:rsid w:val="00F92C09"/>
+    <w:rsid w:val="00F97457"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="465A3407"/>
-  <w15:docId w15:val="{C37F4D74-A772-41A5-95DF-07B421A687BD}"/>
+  <w14:docId w14:val="4A20C87A"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{04717A6E-16EE-0640-A445-F88539F02AB4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-        <w:lang w:val="fr" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1091,603 +1216,981 @@
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Titre1Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="0009660E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="400" w:after="120"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Titre2Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="0009660E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="360" w:after="120"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Titre3Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="0009660E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="320" w:after="80"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="434343"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Titre4Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="0009660E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="280" w:after="80"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="666666"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Titre5Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="0009660E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240" w:after="80"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="666666"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Titre6Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="0009660E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240" w:after="80"/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
-      <w:color w:val="666666"/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre7Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0009660E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre8Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0009660E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre9Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0009660E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
-[...8 lines deleted...]
-    </w:tblPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre1Car">
+    <w:name w:val="Titre 1 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0009660E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre2Car">
+    <w:name w:val="Titre 2 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0009660E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre3Car">
+    <w:name w:val="Titre 3 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0009660E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre4Car">
+    <w:name w:val="Titre 4 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0009660E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre5Car">
+    <w:name w:val="Titre 5 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0009660E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre6Car">
+    <w:name w:val="Titre 6 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0009660E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre7Car">
+    <w:name w:val="Titre 7 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0009660E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre8Car">
+    <w:name w:val="Titre 8 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0009660E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre9Car">
+    <w:name w:val="Titre 9 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0009660E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="TitreCar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="0009660E"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:after="60"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="52"/>
-      <w:szCs w:val="52"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitreCar">
+    <w:name w:val="Titre Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0009660E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sous-titre">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Sous-titreCar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
+    <w:rsid w:val="0009660E"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:after="320"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="666666"/>
-[...5 lines deleted...]
-    <w:name w:val="annotation text"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Sous-titreCar">
+    <w:name w:val="Sous-titre Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Sous-titre"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="0009660E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citation">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentaireCar"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="CitationCar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0009660E"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitationCar">
+    <w:name w:val="Citation Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Citation"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0009660E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0009660E"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Accentuationintense">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0009660E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citationintense">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="CitationintenseCar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="0009660E"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitationintenseCar">
+    <w:name w:val="Citation intense Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Citationintense"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0009660E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Rfrenceintense">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0009660E"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="p1">
+    <w:name w:val="p1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="0009660E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+      <w:color w:val="141413"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="25"/>
+      <w:szCs w:val="25"/>
+      <w:lang w:eastAsia="en-GB"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="En-tte">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="En-tteCar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="0009660E"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...5 lines deleted...]
-    <w:name w:val="Commentaire Car"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="En-tteCar">
+    <w:name w:val="En-tête Car"/>
     <w:basedOn w:val="Policepardfaut"/>
-    <w:link w:val="Commentaire"/>
+    <w:link w:val="En-tte"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...6 lines deleted...]
-    <w:name w:val="annotation reference"/>
+    <w:rsid w:val="0009660E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pieddepage">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PieddepageCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0009660E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
+    <w:name w:val="Pied de page Car"/>
     <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Pieddepage"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...4 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="0009660E"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults>
-    <a:spDef>
-[...17 lines deleted...]
-    </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{e21e9783-d0a0-48f8-850e-0b081b46d788}" enabled="0" method="" siteId="{e21e9783-d0a0-48f8-850e-0b081b46d788}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>3395</Characters>
+  <Pages>1</Pages>
+  <Words>213</Words>
+  <Characters>1173</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>8</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>9</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company>Universite Savoie Mont Blanc</Company>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4004</CharactersWithSpaces>
+  <CharactersWithSpaces>1384</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Damien Bouvier</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Noe Felix</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>