--- v0 (2025-11-24)
+++ v1 (2026-05-25)
@@ -1,949 +1,712 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1F2F496F" w14:textId="77777777" w:rsidR="00F6792E" w:rsidRDefault="001461B1">
+    <w:p w14:paraId="55E6446D" w14:textId="4931FD5A" w:rsidR="0009660E" w:rsidRDefault="0009660E" w:rsidP="0009660E">
       <w:pPr>
-        <w:spacing w:before="240" w:after="240"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:noProof/>
-[...35 lines deleted...]
-        </w:drawing>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7420E7E9" w14:textId="77777777" w:rsidR="00F6792E" w:rsidRDefault="001461B1">
+    <w:p w14:paraId="7DC83F20" w14:textId="2DCFA816" w:rsidR="0009660E" w:rsidRPr="0009660E" w:rsidRDefault="0009660E" w:rsidP="0009660E">
       <w:pPr>
-        <w:spacing w:before="240" w:after="240"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Proposition de</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0009660E">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Actes législatifs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D6DC584" w14:textId="77777777" w:rsidR="00F6792E" w:rsidRDefault="001461B1">
+    <w:p w14:paraId="58B3A8D9" w14:textId="77777777" w:rsidR="0009660E" w:rsidRPr="0009660E" w:rsidRDefault="0009660E" w:rsidP="0009660E">
       <w:pPr>
-        <w:spacing w:before="240" w:after="240"/>
-[...15 lines deleted...]
-        <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...130 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:i/>
-        </w:rPr>
-[...142 lines deleted...]
-          <w:color w:val="FF9900"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D10C661" w14:textId="77777777" w:rsidR="00F6792E" w:rsidRDefault="001461B1">
+    <w:p w14:paraId="303F3760" w14:textId="42C5FA80" w:rsidR="0009660E" w:rsidRPr="0009660E" w:rsidRDefault="0009660E" w:rsidP="0009660E">
       <w:pPr>
-        <w:spacing w:before="240" w:after="240"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="0009660E">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Proposition législative relative à la Fast Fashion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67976A1A" w14:textId="77777777" w:rsidR="00F6792E" w:rsidRDefault="001461B1">
+    <w:p w14:paraId="75DCA2F6" w14:textId="77777777" w:rsidR="0009660E" w:rsidRDefault="0009660E"/>
+    <w:p w14:paraId="35EF3EC8" w14:textId="48F2FB86" w:rsidR="0009660E" w:rsidRDefault="0009660E" w:rsidP="00231B16">
       <w:pPr>
-        <w:spacing w:before="240" w:after="240"/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t>Article 2</w:t>
+        <w:t xml:space="preserve">La Commission Européenne acte selon l’article 192 du traité sur le fonctionnement de l’Union Européenne : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36CE52BE" w14:textId="77777777" w:rsidR="00F6792E" w:rsidRDefault="001461B1">
+    <w:p w14:paraId="2C835E8A" w14:textId="7F7C9794" w:rsidR="00231B16" w:rsidRDefault="00231B16" w:rsidP="0009660E">
       <w:pPr>
-        <w:spacing w:before="240" w:after="240"/>
-[...86 lines deleted...]
-        <w:spacing w:before="240" w:after="240"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25C5727B" w14:textId="77777777" w:rsidR="00F6792E" w:rsidRDefault="001461B1">
+    <w:p w14:paraId="6AC73CED" w14:textId="2D52E157" w:rsidR="00231B16" w:rsidRPr="00231B16" w:rsidRDefault="00231B16" w:rsidP="0009660E">
       <w:pPr>
-        <w:spacing w:before="240" w:after="240"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00231B16">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00231B16">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="376EAB65" w14:textId="0ABC1235" w:rsidR="0009660E" w:rsidRDefault="0009660E" w:rsidP="0009660E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mise en place d’un indice </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00230221">
+        <w:rPr>
+          <w:strike/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">éthique </w:t>
+      </w:r>
+      <w:r w:rsidR="00230221">
+        <w:rPr>
+          <w:strike/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00230221" w:rsidRPr="00230221">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">environnemental </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD1833" w:rsidRPr="00AD1833">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">obligatoire sur tous les produits </w:t>
+      </w:r>
+      <w:r w:rsidR="0015406C">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>vendus au sein de</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD1833" w:rsidRPr="00AD1833">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l’Union européenne </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">sur la production des produits textiles prenant en compte plusieurs variables : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F20E7B">
+        <w:rPr>
+          <w:strike/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>indice écologique</w:t>
+      </w:r>
+      <w:r w:rsidR="00A07CD9">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> consommation en eau, empreinte carbone</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA3860">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>, émission de gaz à effet de serre</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA3860">
+        <w:rPr>
+          <w:strike/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>durabilité</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA3860" w:rsidRPr="00BA3860">
+        <w:rPr>
+          <w:strike/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA3860">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00454831" w:rsidRPr="00454831">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>durée de vie estimée du produit</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B126D4" w:rsidRPr="00B126D4">
+        <w:rPr>
+          <w:strike/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>exploitation humaine</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="22C5923B" w14:textId="77777777" w:rsidR="00F6792E" w:rsidRDefault="001461B1">
+    <w:p w14:paraId="09C19012" w14:textId="77777777" w:rsidR="00C55888" w:rsidRPr="00F20E7B" w:rsidRDefault="00C55888" w:rsidP="0009660E">
       <w:pPr>
-        <w:spacing w:before="240" w:after="240"/>
-[...175 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0FDB0A8B" w14:textId="77777777" w:rsidR="00F6792E" w:rsidRDefault="001461B1">
+    <w:p w14:paraId="045BB64C" w14:textId="77777777" w:rsidR="0046123A" w:rsidRPr="00231B16" w:rsidRDefault="0046123A" w:rsidP="0046123A">
       <w:pPr>
-        <w:ind w:left="800" w:hanging="400"/>
-[...1 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...25 lines deleted...]
-        <w:t>Fréquence : le conseil se réunit une fois par mois pendant maximum 36h</w:t>
+      <w:r w:rsidRPr="00231B16">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00231B16">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="613037D6" w14:textId="77777777" w:rsidR="00F6792E" w:rsidRDefault="001461B1">
+    <w:p w14:paraId="4D6D4259" w14:textId="77777777" w:rsidR="0046123A" w:rsidRDefault="0046123A" w:rsidP="0046123A">
       <w:pPr>
-        <w:ind w:left="800" w:hanging="400"/>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...24 lines deleted...]
-        <w:t>Modalité de vote : décisions adoptées à la majorité qualifiée</w:t>
+        <w:t xml:space="preserve">Mise en place d’une taxe sur les « petits colis » (valeur inférieure à </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE002A">
+        <w:rPr>
+          <w:strike/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>dix</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à vingt </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">euros) à hauteur </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003753D6">
+        <w:rPr>
+          <w:strike/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003753D6">
+        <w:rPr>
+          <w:strike/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>vingt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003753D6">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003753D6">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003753D6">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dix </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">pour cent du prix du produit en vente. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003753D6">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>Cette taxe ne s’applique que sur les colis hors UE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11DAE636" w14:textId="77777777" w:rsidR="00F6792E" w:rsidRDefault="001461B1">
+    <w:p w14:paraId="739727C5" w14:textId="77777777" w:rsidR="0046123A" w:rsidRDefault="0046123A" w:rsidP="0046123A">
       <w:pPr>
-        <w:ind w:left="800" w:hanging="400"/>
-[...52 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BE9937F" w14:textId="77777777" w:rsidR="00F6792E" w:rsidRDefault="00F6792E">
+    <w:p w14:paraId="32FA4B82" w14:textId="77777777" w:rsidR="000C6EBA" w:rsidRPr="00231B16" w:rsidRDefault="000C6EBA" w:rsidP="000C6EBA">
       <w:pPr>
-        <w:spacing w:before="240" w:after="240"/>
-        <w:ind w:left="800" w:hanging="400"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00231B16">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article 3 : </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3ACC4C7F" w14:textId="77777777" w:rsidR="00F6792E" w:rsidRDefault="00F6792E">
+    <w:p w14:paraId="472F8C20" w14:textId="77777777" w:rsidR="000C6EBA" w:rsidRPr="00345415" w:rsidRDefault="000C6EBA" w:rsidP="000C6EBA">
       <w:pPr>
-        <w:spacing w:before="240" w:after="240"/>
-        <w:ind w:left="800" w:hanging="400"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mise en place de subventions </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>financières</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901132">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901132">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>à</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hauteur de 25% de leurs factures d’électricité</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> à destination des producteurs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A01A9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">de textiles </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>qui les produisent en Europe et dont les fournisseurs sourcent et transforment leurs matières premières en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00345415">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Europe</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4A9F8A6A" w14:textId="77777777" w:rsidR="00F6792E" w:rsidRDefault="00F6792E"/>
-[...4 lines deleted...]
-      <w:cols w:space="720"/>
+    <w:p w14:paraId="43A0D5B8" w14:textId="4DC550D5" w:rsidR="0009660E" w:rsidRPr="0009660E" w:rsidRDefault="0009660E"/>
+    <w:sectPr w:rsidR="0009660E" w:rsidRPr="0009660E">
+      <w:headerReference w:type="default" r:id="rId6"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="26D15FC1" w14:textId="77777777" w:rsidR="00E967AB" w:rsidRDefault="00E967AB" w:rsidP="0009660E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="165CE147" w14:textId="77777777" w:rsidR="00E967AB" w:rsidRDefault="00E967AB" w:rsidP="0009660E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-    <w:panose1 w:val="020B0604020202020204"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Helvetica">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="5906239F" w14:textId="77777777" w:rsidR="00E967AB" w:rsidRDefault="00E967AB" w:rsidP="0009660E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="72C1E5A4" w14:textId="77777777" w:rsidR="00E967AB" w:rsidRDefault="00E967AB" w:rsidP="0009660E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="169C8A81" w14:textId="5B849F0C" w:rsidR="0009660E" w:rsidRPr="0009660E" w:rsidRDefault="0009660E">
+    <w:pPr>
+      <w:pStyle w:val="En-tte"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="0009660E">
+      <w:rPr>
+        <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+      </w:rPr>
+      <w:t xml:space="preserve">18-03-2026 </w:t>
+    </w:r>
+    <w:r w:rsidRPr="0009660E">
+      <w:rPr>
+        <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="0009660E">
+      <w:rPr>
+        <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+      </w:rPr>
+      <w:tab/>
+      <w:t>L 234-67</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="150"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="117"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00F6792E"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F6792E"/>
+    <w:rsidRoot w:val="0009660E"/>
+    <w:rsid w:val="0009660E"/>
+    <w:rsid w:val="000A6104"/>
+    <w:rsid w:val="000C6EBA"/>
+    <w:rsid w:val="0015406C"/>
+    <w:rsid w:val="00230221"/>
+    <w:rsid w:val="00231B16"/>
+    <w:rsid w:val="002E37EC"/>
+    <w:rsid w:val="00454831"/>
+    <w:rsid w:val="0046123A"/>
+    <w:rsid w:val="00597D4C"/>
+    <w:rsid w:val="00641166"/>
+    <w:rsid w:val="0076477B"/>
+    <w:rsid w:val="00867267"/>
+    <w:rsid w:val="008755B0"/>
+    <w:rsid w:val="00915093"/>
+    <w:rsid w:val="009C66DF"/>
+    <w:rsid w:val="00A07CD9"/>
+    <w:rsid w:val="00AD1833"/>
+    <w:rsid w:val="00B126D4"/>
+    <w:rsid w:val="00BA3860"/>
+    <w:rsid w:val="00BE0E81"/>
+    <w:rsid w:val="00C55888"/>
+    <w:rsid w:val="00C6394A"/>
+    <w:rsid w:val="00D243B1"/>
+    <w:rsid w:val="00E967AB"/>
+    <w:rsid w:val="00F20E7B"/>
+    <w:rsid w:val="00F97457"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1FC28FEC"/>
-  <w15:docId w15:val="{A2EA2328-5BE5-4EE4-A9CF-3B9211716273}"/>
+  <w14:docId w14:val="4A20C87A"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{04717A6E-16EE-0640-A445-F88539F02AB4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-        <w:lang w:val="fr" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1289,565 +1052,982 @@
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Titre1Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="0009660E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="400" w:after="120"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Titre2Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="0009660E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="360" w:after="120"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Titre3Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="0009660E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="320" w:after="80"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="434343"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Titre4Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="0009660E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="280" w:after="80"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="666666"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Titre5Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="0009660E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240" w:after="80"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="666666"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Titre6Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="0009660E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240" w:after="80"/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
-      <w:color w:val="666666"/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre7Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0009660E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre8Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0009660E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre9Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0009660E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
-[...8 lines deleted...]
-    </w:tblPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre1Car">
+    <w:name w:val="Titre 1 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0009660E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre2Car">
+    <w:name w:val="Titre 2 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0009660E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre3Car">
+    <w:name w:val="Titre 3 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0009660E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre4Car">
+    <w:name w:val="Titre 4 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0009660E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre5Car">
+    <w:name w:val="Titre 5 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0009660E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre6Car">
+    <w:name w:val="Titre 6 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0009660E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre7Car">
+    <w:name w:val="Titre 7 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0009660E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre8Car">
+    <w:name w:val="Titre 8 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0009660E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre9Car">
+    <w:name w:val="Titre 9 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0009660E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="TitreCar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="0009660E"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:after="60"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="52"/>
-      <w:szCs w:val="52"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitreCar">
+    <w:name w:val="Titre Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0009660E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sous-titre">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Sous-titreCar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
+    <w:rsid w:val="0009660E"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:after="320"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="666666"/>
-[...2 lines deleted...]
-    </w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Sous-titreCar">
+    <w:name w:val="Sous-titre Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Sous-titre"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="0009660E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citation">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="CitationCar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0009660E"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitationCar">
+    <w:name w:val="Citation Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Citation"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0009660E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0009660E"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Accentuationintense">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0009660E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citationintense">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="CitationintenseCar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="0009660E"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitationintenseCar">
+    <w:name w:val="Citation intense Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Citationintense"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0009660E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Rfrenceintense">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0009660E"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="p1">
+    <w:name w:val="p1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="0009660E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+      <w:color w:val="141413"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="25"/>
+      <w:szCs w:val="25"/>
+      <w:lang w:eastAsia="en-GB"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="En-tte">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="En-tteCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0009660E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="En-tteCar">
+    <w:name w:val="En-tête Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="En-tte"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0009660E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pieddepage">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PieddepageCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0009660E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
+    <w:name w:val="Pied de page Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Pieddepage"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0009660E"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults>
-    <a:spDef>
-[...17 lines deleted...]
-    </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{e21e9783-d0a0-48f8-850e-0b081b46d788}" enabled="0" method="" siteId="{e21e9783-d0a0-48f8-850e-0b081b46d788}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>2895</Characters>
+  <Pages>1</Pages>
+  <Words>160</Words>
+  <Characters>881</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>6</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>7</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company>Universite Savoie Mont Blanc</Company>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3415</CharactersWithSpaces>
+  <CharactersWithSpaces>1039</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Noe Felix</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>