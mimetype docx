--- v0 (2025-11-24)
+++ v1 (2026-07-16)
@@ -1,1888 +1,2610 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="jpeg" ContentType="image/jpg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Default Extension="bmp" ContentType="image/bmp"/>
+  <Default Extension="gif" ContentType="image/gif"/>
+  <Default Extension="tif" ContentType="image/tif"/>
+  <Default Extension="pdf" ContentType="application/pdf"/>
+  <Default Extension="mov" ContentType="application/movie"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
+  <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" mc:Ignorable="w14">
   <w:body>
-    <w:p w14:paraId="434256B5" w14:textId="7FA8962B" w:rsidR="009D56C0" w:rsidRDefault="009D56C0" w:rsidP="009D56C0">
+    <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:pStyle w:val="Corps"/>
+        <w:bidi w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:noProof/>
-[...45 lines deleted...]
-        </w:drawing>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proposition de la commission de justice : lutte face </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">à </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>la surpopulation carc</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rale. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76673E07" w14:textId="2175E797" w:rsidR="00187235" w:rsidRDefault="00187235" w:rsidP="00187235">
+    <w:p>
       <w:pPr>
-        <w:jc w:val="center"/>
+        <w:pStyle w:val="Corps"/>
+        <w:bidi w:val="0"/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="71C39C42" w14:textId="77777777" w:rsidR="00187235" w:rsidRPr="00CD5747" w:rsidRDefault="00187235" w:rsidP="00187235">
+    <w:p>
       <w:pPr>
-        <w:jc w:val="center"/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Corps"/>
+        <w:bidi w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CD5747">
-[...4 lines deleted...]
-        <w:t>REGLEMENT DU PARLEMENT EUROPEEN ET DU CONSEIL</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>== nombre de d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tenus d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>passe la capacit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">officielle des prisons. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="784E8AA2" w14:textId="77777777" w:rsidR="00187235" w:rsidRDefault="00187235" w:rsidP="00187235">
+    <w:p>
       <w:pPr>
-        <w:jc w:val="center"/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Corps"/>
+        <w:bidi w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CD5747">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="78295006" w14:textId="77777777" w:rsidR="00187235" w:rsidRDefault="00187235" w:rsidP="00187235">
-[...1 lines deleted...]
-        <w:t>LE PARLEMENT EUROPÉEN ET LE CONSEIL DE L’UNION EUROPÉENNE,</w:t>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corps"/>
+        <w:bidi w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>—</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le droit </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">à </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>la dignit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>humaine</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">est un droit </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>« </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>intangible</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> » </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>: art 10 de la convention europ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>enne des droits de l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">homme </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">à </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">laquelle les EM </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">à </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">travers la jurisprudence relative </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">à </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>‘</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>article 3 interdisant les tortures et les traitements inhumains et d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>gradants.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63EFFB07" w14:textId="62EED506" w:rsidR="00187235" w:rsidRDefault="00187235" w:rsidP="00FA3FEE">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0"/>
+        <w:pStyle w:val="Corps"/>
+        <w:bidi w:val="0"/>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="087E1755" w14:textId="77777777" w:rsidR="00187235" w:rsidRDefault="00187235" w:rsidP="00FA3FEE">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0"/>
+        <w:pStyle w:val="Corps"/>
+        <w:bidi w:val="0"/>
       </w:pPr>
       <w:r>
-        <w:t>vu la proposition de la Commission européenne,</w:t>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">À </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">notre </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">chelle, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">à </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>’é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>chelle de l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Union europ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">enne, il ne peut y avoir des </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tats membres qui ne respectent pas ce principe. Il est donc du devoir de l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>union que de pallier ce probl</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>è</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">me </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">à </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sa solution. Sur la base de : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6851DEE9" w14:textId="77777777" w:rsidR="00187235" w:rsidRDefault="00187235" w:rsidP="00FA3FEE">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0"/>
+        <w:pStyle w:val="Corps"/>
+        <w:bidi w:val="0"/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="27E171FA" w14:textId="77777777" w:rsidR="00187235" w:rsidRDefault="00187235" w:rsidP="00FA3FEE">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0"/>
+        <w:pStyle w:val="Corps"/>
+        <w:bidi w:val="0"/>
       </w:pPr>
       <w:r>
-        <w:t>vu l’avis du Comité économique et social européen,</w:t>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>—</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>art 4 TUE = pr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>voit que la justice est une comp</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tence partag</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>e entre l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>UE et les EM dans le cadre de l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>espace de libert</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>, de s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>curit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">et de justice. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EDE5BCA" w14:textId="77777777" w:rsidR="00187235" w:rsidRDefault="00187235" w:rsidP="00FA3FEE">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0"/>
+        <w:pStyle w:val="Corps"/>
+        <w:bidi w:val="0"/>
       </w:pPr>
       <w:r>
-        <w:t>vu l’avis du Comité des régions,</w:t>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>—</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">art 2 TUE : </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>« </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>union est fond</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>e sur les valeurs de respect de la dignit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>humaine</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> »</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0374114E" w14:textId="77777777" w:rsidR="00187235" w:rsidRDefault="00187235" w:rsidP="00FA3FEE">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0"/>
+        <w:pStyle w:val="Corps"/>
+        <w:bidi w:val="0"/>
       </w:pPr>
       <w:r>
-        <w:t>statuant conformément à la procédure législative ordinaire,</w:t>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Et consid</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>rant que l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>action des EM est insuffisante au regard des conditions de d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tention puisque en effet </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">à </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>titre d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>exemple : la France a condamn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>e sur la base de l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>article 7 pour non respect de la dignit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>humaine. En raison de la surpopulation carc</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>rale. En 2023, l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UE comptait 1 place de prison pour 849 habitants. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16C8844D" w14:textId="77777777" w:rsidR="00187235" w:rsidRPr="00CD5747" w:rsidRDefault="00187235" w:rsidP="00FA3FEE">
-[...2 lines deleted...]
-      </w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corps"/>
+        <w:bidi w:val="0"/>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A629F85" w14:textId="76C6B41F" w:rsidR="00A9411B" w:rsidRPr="00A9411B" w:rsidRDefault="00187235" w:rsidP="00A9411B">
+    <w:p>
       <w:pPr>
-        <w:jc w:val="center"/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Corps"/>
+        <w:bidi w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A9411B">
-[...4 lines deleted...]
-        <w:t>Article 1</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Le constat est unanime : le probl</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>è</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">me est structurel ! </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A2B37B5" w14:textId="77783D80" w:rsidR="00FA3FEE" w:rsidRDefault="00A9411B" w:rsidP="00187235">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">ont concernés par ladite proposition les domaines considérés comme ayant un intérêt hautement stratégique pour garantir ceux de l’Union européenne. </w:t>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corps"/>
+        <w:bidi w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>La solution ne peut pas venir uniquement de l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>administration p</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nitentiaire : il est donc n</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>cessaire de mettre en place des m</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>canismes obligatoires de r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>gulation carc</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rale. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="258842D5" w14:textId="3801CA9A" w:rsidR="00187235" w:rsidRDefault="00FA3FEE" w:rsidP="00FA3FEE">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="Paragraphedeliste"/>
-[...3 lines deleted...]
-        </w:numPr>
+        <w:pStyle w:val="Corps"/>
+        <w:bidi w:val="0"/>
       </w:pPr>
       <w:r>
-        <w:t>Dans le domaine de la santé, sont concernés : les produits pharmaceutiques, les vaccins, les traitements médicaux et le matériel médical ;</w:t>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Des m</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">canismes qui constituerait donc une plus value </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">à </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">action des EM qui semble insuffisante. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ACAD35E" w14:textId="5EFF5CA0" w:rsidR="00FA3FEE" w:rsidRDefault="00FA3FEE" w:rsidP="00FA3FEE">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="Paragraphedeliste"/>
-[...3 lines deleted...]
-        </w:numPr>
+        <w:pStyle w:val="Corps"/>
+        <w:bidi w:val="0"/>
       </w:pPr>
       <w:r>
-        <w:t>Dans le domaine militaire, sont concernés : l’ensemble des munitions, des armes légères et lourdes (</w:t>
-[...11 lines deleted...]
-        <w:t>, marine) ;</w:t>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pour faire cesser la suroccupation carc</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>rale, premi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>è</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>re cause d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atteinte </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">à </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>la dignit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>des personnes d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tenues. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77B0EE4F" w14:textId="3A8BBB27" w:rsidR="00FA3FEE" w:rsidRDefault="00FA3FEE" w:rsidP="00FA3FEE">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="Paragraphedeliste"/>
-[...3 lines deleted...]
-        </w:numPr>
+        <w:pStyle w:val="Corps"/>
+        <w:bidi w:val="0"/>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="10D36257" w14:textId="77777777" w:rsidR="00A9411B" w:rsidRPr="00A9411B" w:rsidRDefault="00187235" w:rsidP="00A9411B">
+    <w:p>
       <w:pPr>
-        <w:jc w:val="center"/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Corps"/>
+        <w:bidi w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A9411B">
-[...4 lines deleted...]
-        <w:t>Article 2</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Art 1 ) La commission europ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>enne propose donc la cr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ation d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>un fond europ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en mis </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">à </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>disposition de l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">union afin de faciliter : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7778BC71" w14:textId="18705942" w:rsidR="00187235" w:rsidRDefault="00A9411B" w:rsidP="00187235">
-[...11 lines deleted...]
-      </w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corps"/>
+        <w:bidi w:val="0"/>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F60CCF7" w14:textId="70CD4180" w:rsidR="00AF5826" w:rsidRDefault="00AF5826" w:rsidP="00AF5826">
+    <w:p>
       <w:pPr>
-        <w:ind w:firstLine="708"/>
+        <w:pStyle w:val="Corps"/>
+        <w:bidi w:val="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">2.1. Les États-membres ainsi que l’Union Européenne et l’ensemble de ses institutions bénéficient désormais de la priorité sur la production, la livraison et l’achat de toutes commandes passées à des entreprises nationales ou européennes. </w:t>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>cr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ation de prison suppl</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>mentaires.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="183560C8" w14:textId="08688ABC" w:rsidR="00AF5826" w:rsidRDefault="00AF5826" w:rsidP="00AF5826">
+    <w:p>
       <w:pPr>
-        <w:ind w:left="1416" w:firstLine="4"/>
+        <w:pStyle w:val="Corps"/>
+        <w:bidi w:val="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">2.1.1. Le mécanisme de priorité se limite à 40 % d’une production en cours envers toutes entités Étatiques et commerciales ou institutions extérieures à l’Union. Le mécanisme ne peut s’appliquer si plus de 70 </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">du temps avant livraison d’une commande envers toutes entités Étatiques et commerciales ou institutions extérieures à l’Union, est atteint. </w:t>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>formation au m</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tiers relatif au milieu p</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nitentiaire.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F248151" w14:textId="1B8D5D44" w:rsidR="00AF5826" w:rsidRDefault="00AF5826" w:rsidP="00AF5826">
-[...7 lines deleted...]
-      </w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corps"/>
+        <w:bidi w:val="0"/>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C6D3F8A" w14:textId="6E5043C4" w:rsidR="00A9411B" w:rsidRPr="00A9411B" w:rsidRDefault="00187235" w:rsidP="00A9411B">
+    <w:p>
       <w:pPr>
-        <w:jc w:val="center"/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Corps"/>
+        <w:bidi w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A9411B">
-[...4 lines deleted...]
-        <w:t>Article 3</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Art 2 ) La cr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ation d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>une prison europ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>enne qui trouve son si</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>è</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ge en Hongrie, un pays </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">à </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>image m</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ê</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>me de l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>’É</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tat de droit. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21E15D46" w14:textId="0DF2DFD6" w:rsidR="009E4FEB" w:rsidRDefault="00A9411B">
-[...11 lines deleted...]
-      </w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corps"/>
+        <w:bidi w:val="0"/>
+      </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="009E4FEB">
-[...3 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corps"/>
+        <w:bidi w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Art 3) Suppression des peines de prison pour le vol de bananes et de pommes. </w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
+      <w:footerReference w:type="default" r:id="rId5"/>
+      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="850"/>
+      <w:bidi w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...7 lines deleted...]
-    <w:panose1 w:val="02020603050405020304"/>
+  <w:font w:name="Arial Unicode MS">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...8 lines deleted...]
-    <w:charset w:val="02"/>
+  <w:font w:name="Helvetica Neue">
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-[...7 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...117 lines deleted...]
-</w:numbering>
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" mc:Ignorable="w14">
+  <w:p>
+    <w:r/>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" mc:Ignorable="w14">
+  <w:p>
+    <w:r/>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...4 lines deleted...]
-  <w:characterSpacingControl w:val="doNotCompress"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:view w:val="print"/>
+  <w:mirrorMargins w:val="0"/>
+  <w:bordersDoNotSurroundHeader w:val="0"/>
+  <w:bordersDoNotSurroundFooter w:val="0"/>
+  <w:displayBackgroundShape/>
+  <w:revisionView w:markup="1" w:comments="1" w:insDel="1" w:formatting="0"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:autoHyphenation w:val="0"/>
+  <w:evenAndOddHeaders w:val="0"/>
+  <w:bookFoldPrinting w:val="0"/>
+  <w:noLineBreaksAfter w:lang="français" w:val="‘“(〔[{〈《「『【⦅〘〖«〝︵︷︹︻︽︿﹁﹃﹇﹙﹛﹝｢"/>
+  <w:noLineBreaksBefore w:lang="français" w:val="’”)〕]}〉"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-[...3 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:rsids>
-[...31 lines deleted...]
-  <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...9 lines deleted...]
-  <w15:docId w15:val="{1BE1D0FA-F88F-0C46-9E47-E200AF74A268}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...4 lines deleted...]
-        <w14:ligatures w14:val="standardContextual"/>
+        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="auto"/>
+        <w:bdr w:val="nil"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:lang/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:framePr w:anchorLock="0" w:w="0" w:h="0" w:vSpace="0" w:hSpace="0" w:xAlign="left" w:y="0" w:hRule="exact" w:vAnchor="margin"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+          <w:bar w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:outlineLvl w:val="9"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...376 lines deleted...]
-  </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
-    <w:qFormat/>
-    <w:rsid w:val="00187235"/>
+    <w:next w:val="Normal"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Default Paragraph Font">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:next w:val="Default Paragraph Font"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rPr>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Table Normal">
+    <w:name w:val="Table Normal"/>
+    <w:next w:val="Table Normal"/>
+    <w:pPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr/>
+    <w:tblStylePr w:type="firstRow"/>
+    <w:tblStylePr w:type="lastRow"/>
+    <w:tblStylePr w:type="firstCol"/>
+    <w:tblStylePr w:type="lastCol"/>
+    <w:tblStylePr w:type="band1Vert"/>
+    <w:tblStylePr w:type="band2Vert"/>
+    <w:tblStylePr w:type="band1Horz"/>
+    <w:tblStylePr w:type="band2Horz"/>
+    <w:tblStylePr w:type="neCell"/>
+    <w:tblStylePr w:type="nwCell"/>
+    <w:tblStylePr w:type="seCell"/>
+    <w:tblStylePr w:type="swCell"/>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="No List">
+    <w:name w:val="No List"/>
+    <w:next w:val="No List"/>
+    <w:pPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Corps">
+    <w:name w:val="Corps"/>
+    <w:next w:val="Corps"/>
     <w:pPr>
-      <w:jc w:val="both"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+      <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Helvetica Neue" w:cs="Arial Unicode MS" w:hAnsi="Helvetica Neue" w:eastAsia="Arial Unicode MS"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:caps w:val="0"/>
+      <w:smallCaps w:val="0"/>
+      <w:strike w:val="0"/>
+      <w:dstrike w:val="0"/>
+      <w:outline w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="0"/>
       <w:sz w:val="22"/>
-    </w:rPr>
-[...521 lines deleted...]
-      <w:spacing w:val="5"/>
+      <w:szCs w:val="22"/>
+      <w:u w:val="none"/>
+      <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:lang w:val="fr-FR"/>
+      <w14:textOutline>
+        <w14:noFill/>
+      </w14:textOutline>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:srgbClr w14:val="000000"/>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</file>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office 2013 – 2022">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Blank">
   <a:themeElements>
-    <a:clrScheme name="Office 2013 - 2022">
+    <a:clrScheme name="Blank">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="5E5E5E"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="D5D5D5"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="00A2FF"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="16E7CF"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="61D836"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="FFD932"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="FF644E"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="FF42A1"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="FF00FF"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2013 - 2022">
+    <a:fontScheme name="Blank">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
-[...48 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
+        <a:latin typeface="Helvetica Neue"/>
+        <a:ea typeface="Helvetica Neue"/>
+        <a:cs typeface="Helvetica Neue"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
-[...48 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
+        <a:latin typeface="Helvetica Neue"/>
+        <a:ea typeface="Helvetica Neue"/>
+        <a:cs typeface="Helvetica Neue"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2013 - 2022">
+    <a:fmtScheme name="Blank">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...7 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:tint val="100000"/>
                 <a:shade val="100000"/>
+                <a:satMod val="129999"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="104999"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-[...5 lines deleted...]
-  </a:extLst>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr>
+        <a:solidFill>
+          <a:srgbClr val="000000"/>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat">
+          <a:noFill/>
+          <a:miter lim="400000"/>
+        </a:ln>
+        <a:effectLst/>
+        <a:sp3d/>
+      </a:spPr>
+      <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="50800" tIns="50800" rIns="50800" bIns="50800" numCol="1" spcCol="38100" rtlCol="0" anchor="ctr" upright="0">
+        <a:spAutoFit/>
+      </a:bodyPr>
+      <a:lstStyle>
+        <a:defPPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="584200" rtl="0" fontAlgn="auto" latinLnBrk="0" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1200" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+            <a:latin typeface="Helvetica Neue Medium"/>
+            <a:ea typeface="Helvetica Neue Medium"/>
+            <a:cs typeface="Helvetica Neue Medium"/>
+            <a:sym typeface="Helvetica Neue Medium"/>
+          </a:defRPr>
+        </a:defPPr>
+        <a:lvl1pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl1pPr>
+        <a:lvl2pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl2pPr>
+        <a:lvl3pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl3pPr>
+        <a:lvl4pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl4pPr>
+        <a:lvl5pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl5pPr>
+        <a:lvl6pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl6pPr>
+        <a:lvl7pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl7pPr>
+        <a:lvl8pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl8pPr>
+        <a:lvl9pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl9pPr>
+      </a:lstStyle>
+      <a:style>
+        <a:lnRef idx="0"/>
+        <a:fillRef idx="0"/>
+        <a:effectRef idx="0"/>
+        <a:fontRef idx="none"/>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr>
+        <a:noFill/>
+        <a:ln w="25400" cap="flat">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="400000"/>
+        </a:ln>
+        <a:effectLst/>
+        <a:sp3d/>
+      </a:spPr>
+      <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91439" tIns="45719" rIns="91439" bIns="45719" numCol="1" spcCol="38100" rtlCol="0" anchor="t" upright="0">
+        <a:noAutofit/>
+      </a:bodyPr>
+      <a:lstStyle>
+        <a:defPPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:defPPr>
+        <a:lvl1pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl1pPr>
+        <a:lvl2pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl2pPr>
+        <a:lvl3pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl3pPr>
+        <a:lvl4pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl4pPr>
+        <a:lvl5pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl5pPr>
+        <a:lvl6pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl6pPr>
+        <a:lvl7pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl7pPr>
+        <a:lvl8pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl8pPr>
+        <a:lvl9pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl9pPr>
+      </a:lstStyle>
+      <a:style>
+        <a:lnRef idx="0"/>
+        <a:fillRef idx="0"/>
+        <a:effectRef idx="0"/>
+        <a:fontRef idx="none"/>
+      </a:style>
+    </a:lnDef>
+    <a:txDef>
+      <a:spPr>
+        <a:noFill/>
+        <a:ln w="12700" cap="flat">
+          <a:noFill/>
+          <a:miter lim="400000"/>
+        </a:ln>
+        <a:effectLst/>
+        <a:sp3d/>
+      </a:spPr>
+      <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="50800" tIns="50800" rIns="50800" bIns="50800" numCol="1" spcCol="38100" rtlCol="0" anchor="t" upright="0">
+        <a:spAutoFit/>
+      </a:bodyPr>
+      <a:lstStyle>
+        <a:defPPr marL="0" marR="0" indent="0" algn="l" defTabSz="457200" rtl="0" fontAlgn="auto" latinLnBrk="0" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1100" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+            <a:latin typeface="+mn-lt"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="+mn-cs"/>
+            <a:sym typeface="Helvetica Neue"/>
+          </a:defRPr>
+        </a:defPPr>
+        <a:lvl1pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl1pPr>
+        <a:lvl2pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl2pPr>
+        <a:lvl3pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl3pPr>
+        <a:lvl4pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl4pPr>
+        <a:lvl5pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl5pPr>
+        <a:lvl6pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl6pPr>
+        <a:lvl7pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl7pPr>
+        <a:lvl8pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl8pPr>
+        <a:lvl9pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl9pPr>
+      </a:lstStyle>
+      <a:style>
+        <a:lnRef idx="0"/>
+        <a:fillRef idx="0"/>
+        <a:effectRef idx="0"/>
+        <a:fontRef idx="none"/>
+      </a:style>
+    </a:txDef>
+  </a:objectDefaults>
 </a:theme>
 </file>
 
-<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...31 lines deleted...]
-</Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...9 lines deleted...]
-</cp:coreProperties>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
 </file>