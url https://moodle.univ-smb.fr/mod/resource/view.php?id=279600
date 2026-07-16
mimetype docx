--- v0 (2025-11-24)
+++ v1 (2026-07-16)
@@ -1,1379 +1,589 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="tif" ContentType="image/tif"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="48045902" w14:textId="77777777" w:rsidR="00CB088D" w:rsidRDefault="009D472A">
-[...1 lines deleted...]
-        <w:pStyle w:val="Corps"/>
+    <w:p w14:paraId="55E6446D" w14:textId="4931FD5A" w:rsidR="0009660E" w:rsidRDefault="0009660E" w:rsidP="0009660E">
+      <w:pPr>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...613 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DC83F20" w14:textId="2DCFA816" w:rsidR="0009660E" w:rsidRPr="0009660E" w:rsidRDefault="0009660E" w:rsidP="0009660E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0009660E">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Actes législatifs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58B3A8D9" w14:textId="77777777" w:rsidR="0009660E" w:rsidRPr="0009660E" w:rsidRDefault="0009660E" w:rsidP="0009660E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="303F3760" w14:textId="54477F2A" w:rsidR="0009660E" w:rsidRPr="0009660E" w:rsidRDefault="0009660E" w:rsidP="0009660E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009660E">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Proposition législative relative à la Fast Fashion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75DCA2F6" w14:textId="77777777" w:rsidR="0009660E" w:rsidRDefault="0009660E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35EF3EC8" w14:textId="48F2FB86" w:rsidR="0009660E" w:rsidRDefault="0009660E" w:rsidP="00231B16">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La Commission Européenne acte selon l’article 192 du traité sur le fonctionnement de l’Union Européenne : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C835E8A" w14:textId="7F7C9794" w:rsidR="00231B16" w:rsidRDefault="00231B16" w:rsidP="0009660E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AC73CED" w14:textId="2D52E157" w:rsidR="00231B16" w:rsidRPr="00231B16" w:rsidRDefault="00231B16" w:rsidP="0009660E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...126 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00231B16">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...85 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId9"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00231B16">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="376EAB65" w14:textId="721F0EB0" w:rsidR="0009660E" w:rsidRDefault="0009660E" w:rsidP="0009660E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mise en place d’un indice éthique sur la production des produits textiles prenant en compte plusieurs variables : indice écologique, durabilité, exploitation humaine, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B5B47A5" w14:textId="77777777" w:rsidR="0009660E" w:rsidRDefault="0009660E" w:rsidP="0009660E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F4A8BD5" w14:textId="6F3C1489" w:rsidR="00231B16" w:rsidRPr="00231B16" w:rsidRDefault="00231B16" w:rsidP="0009660E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00231B16">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00231B16">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F6BD659" w14:textId="431AF204" w:rsidR="0009660E" w:rsidRDefault="0009660E" w:rsidP="0009660E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Mise en place d’une taxe sur les « petits colis » (valeur inférieure à dix euros) à hauteur de vingt pour</w:t>
+      </w:r>
+      <w:r w:rsidR="00231B16">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cent du prix du produit en vente, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="738D7091" w14:textId="77777777" w:rsidR="0009660E" w:rsidRDefault="0009660E" w:rsidP="0009660E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0885D8D1" w14:textId="3A1283E0" w:rsidR="00231B16" w:rsidRPr="00231B16" w:rsidRDefault="00231B16" w:rsidP="0009660E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00231B16">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article 3 : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="532816DD" w14:textId="61E6E654" w:rsidR="0009660E" w:rsidRDefault="0009660E" w:rsidP="0009660E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mise en place de subventions </w:t>
+      </w:r>
+      <w:r w:rsidR="00231B16">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">à destination des producteurs de textiles produits en Europe, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4387180A" w14:textId="77777777" w:rsidR="0009660E" w:rsidRDefault="0009660E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B99F204" w14:textId="77777777" w:rsidR="0009660E" w:rsidRDefault="0009660E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D92DCD8" w14:textId="77777777" w:rsidR="0009660E" w:rsidRPr="0009660E" w:rsidRDefault="0009660E">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AA05771" w14:textId="77777777" w:rsidR="0009660E" w:rsidRDefault="0009660E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="791E519C" w14:textId="77777777" w:rsidR="0009660E" w:rsidRDefault="0009660E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43A0D5B8" w14:textId="4DC550D5" w:rsidR="0009660E" w:rsidRPr="0009660E" w:rsidRDefault="0009660E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="0009660E" w:rsidRPr="0009660E">
+      <w:headerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="850" w:gutter="0"/>
-      <w:cols w:space="720"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="78BDE1E8" w14:textId="77777777" w:rsidR="00F10196" w:rsidRDefault="00F10196">
+    <w:p w14:paraId="5B8827B0" w14:textId="77777777" w:rsidR="00F97457" w:rsidRDefault="00F97457" w:rsidP="0009660E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6EA759A6" w14:textId="77777777" w:rsidR="00F10196" w:rsidRDefault="00F10196">
+    <w:p w14:paraId="47D9A939" w14:textId="77777777" w:rsidR="00F97457" w:rsidRDefault="00F97457" w:rsidP="0009660E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Unicode MS">
-[...32 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Helvetica">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1353F177" w14:textId="77777777" w:rsidR="00F10196" w:rsidRDefault="00F10196">
+    <w:p w14:paraId="6EF892BF" w14:textId="77777777" w:rsidR="00F97457" w:rsidRDefault="00F97457" w:rsidP="0009660E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7601D2DC" w14:textId="77777777" w:rsidR="00F10196" w:rsidRDefault="00F10196">
+    <w:p w14:paraId="35F40417" w14:textId="77777777" w:rsidR="00F97457" w:rsidRDefault="00F97457" w:rsidP="0009660E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="39449ABC" w14:textId="77777777" w:rsidR="00CB088D" w:rsidRDefault="00CB088D"/>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="169C8A81" w14:textId="5B849F0C" w:rsidR="0009660E" w:rsidRPr="0009660E" w:rsidRDefault="0009660E">
+    <w:pPr>
+      <w:pStyle w:val="En-tte"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+        <w:lang w:val="fr-FR"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="0009660E">
+      <w:rPr>
+        <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+        <w:lang w:val="fr-FR"/>
+      </w:rPr>
+      <w:t xml:space="preserve">18-03-2026 </w:t>
+    </w:r>
+    <w:r w:rsidRPr="0009660E">
+      <w:rPr>
+        <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+        <w:lang w:val="fr-FR"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="0009660E">
+      <w:rPr>
+        <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+        <w:lang w:val="fr-FR"/>
+      </w:rPr>
+      <w:tab/>
+      <w:t>L 234-67</w:t>
+    </w:r>
+  </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...246 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...2 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="117"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00CB088D"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00F10196"/>
+    <w:rsidRoot w:val="0009660E"/>
+    <w:rsid w:val="0009660E"/>
+    <w:rsid w:val="00231B16"/>
+    <w:rsid w:val="00597D4C"/>
+    <w:rsid w:val="00641166"/>
+    <w:rsid w:val="009C66DF"/>
+    <w:rsid w:val="00C6394A"/>
+    <w:rsid w:val="00F97457"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="fr-FR"/>
+  <w:themeFontLang/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...4 lines deleted...]
-  </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6968B96A"/>
-  <w15:docId w15:val="{7CC5D6CE-798D-4257-96A4-85E8422F0AFF}"/>
+  <w14:docId w14:val="4A20C87A"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{04717A6E-16EE-0640-A445-F88539F02AB4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-        <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:pBdr>
-[...6 lines deleted...]
-        </w:pBdr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1714,1273 +924,981 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rPr>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre1Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="0009660E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre2Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0009660E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre3Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0009660E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre4Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0009660E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre5Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0009660E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre6Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0009660E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre7Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0009660E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre8Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0009660E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre9Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0009660E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertexte">
-[...32 lines deleted...]
-    <w:name w:val="Étiquette foncée"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre1Car">
+    <w:name w:val="Titre 1 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0009660E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre2Car">
+    <w:name w:val="Titre 2 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0009660E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre3Car">
+    <w:name w:val="Titre 3 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0009660E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre4Car">
+    <w:name w:val="Titre 4 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0009660E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre5Car">
+    <w:name w:val="Titre 5 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0009660E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre6Car">
+    <w:name w:val="Titre 6 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0009660E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre7Car">
+    <w:name w:val="Titre 7 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0009660E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre8Car">
+    <w:name w:val="Titre 8 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0009660E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre9Car">
+    <w:name w:val="Titre 9 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0009660E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitreCar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0009660E"/>
     <w:pPr>
-      <w:keepLines/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitreCar">
+    <w:name w:val="Titre Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0009660E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sous-titre">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Sous-titreCar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="0009660E"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Sous-titreCar">
+    <w:name w:val="Sous-titre Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Sous-titre"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="0009660E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citation">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="CitationCar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0009660E"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Helvetica Neue Medium" w:hAnsi="Helvetica Neue Medium" w:cs="Arial Unicode MS"/>
-[...12 lines deleted...]
-    <w:uiPriority w:val="11"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitationCar">
+    <w:name w:val="Citation Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Citation"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0009660E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
+    <w:rsid w:val="0009660E"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Accentuationintense">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0009660E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citationintense">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="CitationintenseCar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="0009660E"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitationintenseCar">
+    <w:name w:val="Citation intense Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Citationintense"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0009660E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Rfrenceintense">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0009660E"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="p1">
+    <w:name w:val="p1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="0009660E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+      <w:color w:val="141413"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="25"/>
+      <w:szCs w:val="25"/>
+      <w:lang w:eastAsia="en-GB"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="En-tte">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="En-tteCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0009660E"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="left" w:pos="1150"/>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...13 lines deleted...]
-    <w:name w:val="Par défaut"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="En-tteCar">
+    <w:name w:val="En-tête Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="En-tte"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0009660E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pieddepage">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PieddepageCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0009660E"/>
     <w:pPr>
-      <w:jc w:val="both"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...23 lines deleted...]
-    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
+    <w:name w:val="Pied de page Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Pieddepage"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0009660E"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.tif"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Blank">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Blank">
+    <a:clrScheme name="Office">
       <a:dk1>
-        <a:srgbClr val="000000"/>
+        <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:srgbClr val="FFFFFF"/>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="5E5E5E"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="D5D5D5"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="00A2FF"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="16E7CF"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="61D836"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFD932"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="FF644E"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="FF42A1"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="FF00FF"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Blank">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Helvetica Neue"/>
-[...1 lines deleted...]
-        <a:cs typeface="Helvetica Neue"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Helvetica Neue"/>
-[...1 lines deleted...]
-        <a:cs typeface="Helvetica Neue"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Blank">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="129999"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="63000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults>
-    <a:spDef>
-[...279 lines deleted...]
-      </a:lstStyle>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
       <a:style>
-        <a:lnRef idx="0">
-          <a:scrgbClr r="0" g="0" b="0"/>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
-          <a:scrgbClr r="0" g="0" b="0"/>
+          <a:schemeClr val="accent1"/>
         </a:fillRef>
-        <a:effectRef idx="0">
-          <a:scrgbClr r="0" g="0" b="0"/>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
         </a:effectRef>
-        <a:fontRef idx="none"/>
-[...290 lines deleted...]
-        <a:fontRef idx="none"/>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
       </a:style>
     </a:lnDef>
-    <a:txDef>
-[...290 lines deleted...]
-    </a:txDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>191</Words>
-  <Characters>1052</Characters>
+  <Words>97</Words>
+  <Characters>535</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>2</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>4</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company>Universite Savoie Mont Blanc</Company>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1241</CharactersWithSpaces>
+  <CharactersWithSpaces>631</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
-  <dc:creator>Damien Bouvier</dc:creator>
+  <dc:subject/>
+  <dc:creator>Noe Felix</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>