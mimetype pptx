--- v0 (2026-01-11)
+++ v1 (2026-10-16)
@@ -1,89 +1,126 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" autoCompressPictures="0">
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" autoCompressPictures="0" bookmarkIdSeed="3">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483696" r:id="rId1"/>
+    <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="256" r:id="rId2"/>
-[...11 lines deleted...]
-    <p:sldId id="283" r:id="rId14"/>
+    <p:sldId id="258" r:id="rId2"/>
+    <p:sldId id="259" r:id="rId3"/>
+    <p:sldId id="323" r:id="rId4"/>
+    <p:sldId id="324" r:id="rId5"/>
+    <p:sldId id="263" r:id="rId6"/>
+    <p:sldId id="295" r:id="rId7"/>
+    <p:sldId id="293" r:id="rId8"/>
+    <p:sldId id="294" r:id="rId9"/>
+    <p:sldId id="325" r:id="rId10"/>
+    <p:sldId id="296" r:id="rId11"/>
+    <p:sldId id="326" r:id="rId12"/>
+    <p:sldId id="297" r:id="rId13"/>
+    <p:sldId id="298" r:id="rId14"/>
+    <p:sldId id="334" r:id="rId15"/>
+    <p:sldId id="327" r:id="rId16"/>
+    <p:sldId id="299" r:id="rId17"/>
+    <p:sldId id="328" r:id="rId18"/>
+    <p:sldId id="329" r:id="rId19"/>
+    <p:sldId id="300" r:id="rId20"/>
+    <p:sldId id="302" r:id="rId21"/>
+    <p:sldId id="304" r:id="rId22"/>
+    <p:sldId id="303" r:id="rId23"/>
+    <p:sldId id="336" r:id="rId24"/>
+    <p:sldId id="331" r:id="rId25"/>
+    <p:sldId id="319" r:id="rId26"/>
+    <p:sldId id="335" r:id="rId27"/>
+    <p:sldId id="333" r:id="rId28"/>
+    <p:sldId id="292" r:id="rId29"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -148,563 +185,2284 @@
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:showPr showNarration="1">
-[...15 lines deleted...]
-  </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
-[...177 lines deleted...]
-</a:tblStyleLst>
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-[...2 lines deleted...]
-    <p:restoredTop sz="94660"/>
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+  <p:normalViewPr>
+    <p:restoredLeft sz="14995" autoAdjust="0"/>
+    <p:restoredTop sz="87531" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="112" d="100"/>
-          <a:sy n="112" d="100"/>
+          <a:sx n="98" d="100"/>
+          <a:sy n="98" d="100"/>
         </p:scale>
-        <p:origin x="492" y="96"/>
+        <p:origin x="510" y="78"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
   <p:cSld name="Diapositive de titre">
-    <p:bg>
-[...6 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr bwMode="blackWhite">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="1600200" y="2386744"/>
-            <a:ext cx="8991600" cy="1645920"/>
+            <a:off x="2589213" y="2514600"/>
+            <a:ext cx="8915399" cy="2262781"/>
           </a:xfrm>
-          <a:solidFill>
-[...6 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr lIns="274320" rIns="274320" anchor="ctr" anchorCtr="1">
+          <a:bodyPr anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr algn="ctr">
-[...4 lines deleted...]
-              </a:defRPr>
+            <a:lvl1pPr>
+              <a:defRPr sz="5400"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Modifiez le style du titre</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2695194" y="4352544"/>
-            <a:ext cx="6801612" cy="1239894"/>
+            <a:off x="2589213" y="4777379"/>
+            <a:ext cx="8915399" cy="1126283"/>
           </a:xfrm>
-          <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr anchor="t"/>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+            <a:lvl1pPr marL="0" indent="0" algn="l">
               <a:buNone/>
-              <a:defRPr sz="2000">
-[...3 lines deleted...]
-                    <a:lumOff val="25000"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="2000"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1800"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1600"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1600"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1600"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1600"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1600"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1600"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Modifiez le style des sous-titres du masque</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Date Placeholder 6"/>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{1160EA64-D806-43AC-9DF2-F8C432F32B4C}" type="datetimeFigureOut">
+            <a:fld id="{B61BEF0D-F0BB-DE4B-95CE-6DB70DBA9567}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>10/13/2025</a:t>
+              <a:pPr/>
+              <a:t>10/10/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Footer Placeholder 7"/>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Slide Number Placeholder 8"/>
+          <p:cNvPr id="7" name="Freeform 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="4323810"/>
+            <a:ext cx="1744652" cy="778589"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="0" t="0" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="372" h="166">
+                <a:moveTo>
+                  <a:pt x="287" y="166"/>
+                </a:moveTo>
+                <a:cubicBezTo>
+                  <a:pt x="290" y="166"/>
+                  <a:pt x="292" y="165"/>
+                  <a:pt x="293" y="164"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="293" y="163"/>
+                  <a:pt x="294" y="163"/>
+                  <a:pt x="294" y="163"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="370" y="87"/>
+                  <a:pt x="370" y="87"/>
+                  <a:pt x="370" y="87"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="372" y="85"/>
+                  <a:pt x="372" y="81"/>
+                  <a:pt x="370" y="78"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="294" y="3"/>
+                  <a:pt x="294" y="3"/>
+                  <a:pt x="294" y="3"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="294" y="2"/>
+                  <a:pt x="293" y="2"/>
+                  <a:pt x="293" y="2"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="292" y="1"/>
+                  <a:pt x="290" y="0"/>
+                  <a:pt x="287" y="0"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="0" y="0"/>
+                  <a:pt x="0" y="0"/>
+                  <a:pt x="0" y="0"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="0" y="166"/>
+                  <a:pt x="0" y="166"/>
+                  <a:pt x="0" y="166"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="287" y="166"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="fr-FR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="531812" y="4529540"/>
+            <a:ext cx="779767" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{8A7A6979-0714-4377-B894-6BE4C2D6E202}" type="slidenum">
+            <a:fld id="{D57F1E4F-1CFF-5643-939E-217C01CDF565}" type="slidenum">
               <a:rPr lang="en-US" dirty="0"/>
               <a:pPr/>
               <a:t>‹N°›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
-    <a:overrideClrMapping bg1="dk1" tx1="lt1" bg2="dk2" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+    <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
+  <p:cSld name="Titre et légende">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2589212" y="609600"/>
+            <a:ext cx="8915399" cy="3117040"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="4800" b="0" cap="none"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Modifiez le style du titre</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2589212" y="4354046"/>
+            <a:ext cx="8915399" cy="1555864"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+              <a:defRPr sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Modifier les styles du texte du masque</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{B61BEF0D-F0BB-DE4B-95CE-6DB70DBA9567}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:pPr/>
+              <a:t>10/10/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Freeform 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm flipV="1">
+            <a:off x="-4189" y="3178175"/>
+            <a:ext cx="1588527" cy="507297"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="9248" h="10000">
+                <a:moveTo>
+                  <a:pt x="9248" y="4701"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="7915" y="188"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="7906" y="156"/>
+                  <a:pt x="7895" y="126"/>
+                  <a:pt x="7886" y="94"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="7859" y="0"/>
+                  <a:pt x="7831" y="0"/>
+                  <a:pt x="7803" y="0"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="7275" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="70"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="8" y="3380"/>
+                  <a:pt x="17" y="6690"/>
+                  <a:pt x="25" y="10000"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="7275" y="9966"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7803" y="9966"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="7831" y="9966"/>
+                  <a:pt x="7859" y="9872"/>
+                  <a:pt x="7886" y="9872"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="7886" y="9778"/>
+                  <a:pt x="7915" y="9778"/>
+                  <a:pt x="7915" y="9778"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="9248" y="5265"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="9303" y="5077"/>
+                  <a:pt x="9303" y="4889"/>
+                  <a:pt x="9248" y="4701"/>
+                </a:cubicBezTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="531812" y="3244139"/>
+            <a:ext cx="779767" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{D57F1E4F-1CFF-5643-939E-217C01CDF565}" type="slidenum">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:pPr/>
+              <a:t>‹N°›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
+  <p:cSld name="Citation avec légende">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2849949" y="609600"/>
+            <a:ext cx="8393926" cy="2895600"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="4800" b="0" cap="none"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Modifiez le style du titre</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Text Placeholder 9"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="13"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3275012" y="3505200"/>
+            <a:ext cx="7536554" cy="381000"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="50000"/>
+                    <a:lumOff val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Modifier les styles du texte du masque</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2589212" y="4354046"/>
+            <a:ext cx="8915399" cy="1555864"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+              <a:defRPr sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Modifier les styles du texte du masque</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{B61BEF0D-F0BB-DE4B-95CE-6DB70DBA9567}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:pPr/>
+              <a:t>10/10/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Freeform 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm flipV="1">
+            <a:off x="-4189" y="3178175"/>
+            <a:ext cx="1588527" cy="507297"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="9248" h="10000">
+                <a:moveTo>
+                  <a:pt x="9248" y="4701"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="7915" y="188"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="7906" y="156"/>
+                  <a:pt x="7895" y="126"/>
+                  <a:pt x="7886" y="94"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="7859" y="0"/>
+                  <a:pt x="7831" y="0"/>
+                  <a:pt x="7803" y="0"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="7275" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="70"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="8" y="3380"/>
+                  <a:pt x="17" y="6690"/>
+                  <a:pt x="25" y="10000"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="7275" y="9966"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7803" y="9966"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="7831" y="9966"/>
+                  <a:pt x="7859" y="9872"/>
+                  <a:pt x="7886" y="9872"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="7886" y="9778"/>
+                  <a:pt x="7915" y="9778"/>
+                  <a:pt x="7915" y="9778"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="9248" y="5265"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="9303" y="5077"/>
+                  <a:pt x="9303" y="4889"/>
+                  <a:pt x="9248" y="4701"/>
+                </a:cubicBezTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="531812" y="3244139"/>
+            <a:ext cx="779767" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{D57F1E4F-1CFF-5643-939E-217C01CDF565}" type="slidenum">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:pPr/>
+              <a:t>‹N°›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2467652" y="648005"/>
+            <a:ext cx="609600" cy="584776"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="8000" baseline="0" dirty="0">
+                <a:ln w="3175" cmpd="sng">
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>“</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="TextBox 14"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11114852" y="2905306"/>
+            <a:ext cx="609600" cy="584776"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="8000" baseline="0" dirty="0">
+                <a:ln w="3175" cmpd="sng">
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>”</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
+  <p:cSld name="Carte nom">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2589213" y="2438400"/>
+            <a:ext cx="8915400" cy="2724845"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="4800" b="0"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Modifiez le style du titre</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2589213" y="5181600"/>
+            <a:ext cx="8915400" cy="729622"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:buNone/>
+              <a:defRPr lang="en-US">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Modifier les styles du texte du masque</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{B61BEF0D-F0BB-DE4B-95CE-6DB70DBA9567}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:pPr/>
+              <a:t>10/10/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Freeform 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm flipV="1">
+            <a:off x="-4189" y="4911725"/>
+            <a:ext cx="1588527" cy="507297"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="9248" h="10000">
+                <a:moveTo>
+                  <a:pt x="9248" y="4701"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="7915" y="188"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="7906" y="156"/>
+                  <a:pt x="7895" y="126"/>
+                  <a:pt x="7886" y="94"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="7859" y="0"/>
+                  <a:pt x="7831" y="0"/>
+                  <a:pt x="7803" y="0"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="7275" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="70"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="8" y="3380"/>
+                  <a:pt x="17" y="6690"/>
+                  <a:pt x="25" y="10000"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="7275" y="9966"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7803" y="9966"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="7831" y="9966"/>
+                  <a:pt x="7859" y="9872"/>
+                  <a:pt x="7886" y="9872"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="7886" y="9778"/>
+                  <a:pt x="7915" y="9778"/>
+                  <a:pt x="7915" y="9778"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="9248" y="5265"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="9303" y="5077"/>
+                  <a:pt x="9303" y="4889"/>
+                  <a:pt x="9248" y="4701"/>
+                </a:cubicBezTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="531812" y="4983087"/>
+            <a:ext cx="779767" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{D57F1E4F-1CFF-5643-939E-217C01CDF565}" type="slidenum">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:pPr/>
+              <a:t>‹N°›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
+  <p:cSld name="Carte nom citation">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2849949" y="609600"/>
+            <a:ext cx="8393926" cy="2895600"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="4800" b="0" cap="none"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Modifiez le style du titre</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Text Placeholder 9"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="13"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2589212" y="4343400"/>
+            <a:ext cx="8915400" cy="838200"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Modifier les styles du texte du masque</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2589213" y="5181600"/>
+            <a:ext cx="8915400" cy="729622"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:buNone/>
+              <a:defRPr lang="en-US">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Modifier les styles du texte du masque</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{B61BEF0D-F0BB-DE4B-95CE-6DB70DBA9567}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:pPr/>
+              <a:t>10/10/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Freeform 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm flipV="1">
+            <a:off x="-4189" y="4911725"/>
+            <a:ext cx="1588527" cy="507297"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="9248" h="10000">
+                <a:moveTo>
+                  <a:pt x="9248" y="4701"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="7915" y="188"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="7906" y="156"/>
+                  <a:pt x="7895" y="126"/>
+                  <a:pt x="7886" y="94"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="7859" y="0"/>
+                  <a:pt x="7831" y="0"/>
+                  <a:pt x="7803" y="0"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="7275" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="70"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="8" y="3380"/>
+                  <a:pt x="17" y="6690"/>
+                  <a:pt x="25" y="10000"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="7275" y="9966"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7803" y="9966"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="7831" y="9966"/>
+                  <a:pt x="7859" y="9872"/>
+                  <a:pt x="7886" y="9872"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="7886" y="9778"/>
+                  <a:pt x="7915" y="9778"/>
+                  <a:pt x="7915" y="9778"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="9248" y="5265"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="9303" y="5077"/>
+                  <a:pt x="9303" y="4889"/>
+                  <a:pt x="9248" y="4701"/>
+                </a:cubicBezTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="531812" y="4983087"/>
+            <a:ext cx="779767" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{D57F1E4F-1CFF-5643-939E-217C01CDF565}" type="slidenum">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:pPr/>
+              <a:t>‹N°›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="TextBox 16"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2467652" y="648005"/>
+            <a:ext cx="609600" cy="584776"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="8000" baseline="0" dirty="0">
+                <a:ln w="3175" cmpd="sng">
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>“</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="TextBox 17"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11114852" y="2905306"/>
+            <a:ext cx="609600" cy="584776"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="8000" baseline="0" dirty="0">
+                <a:ln w="3175" cmpd="sng">
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>”</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
+  <p:cSld name="Vrai ou faux">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2589212" y="627407"/>
+            <a:ext cx="8915399" cy="2880020"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="4800" b="0"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Modifiez le style du titre</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Text Placeholder 9"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="13"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2589212" y="4343400"/>
+            <a:ext cx="8915400" cy="838200"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Modifier les styles du texte du masque</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2589213" y="5181600"/>
+            <a:ext cx="8915400" cy="729622"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:buNone/>
+              <a:defRPr lang="en-US">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Modifier les styles du texte du masque</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{B61BEF0D-F0BB-DE4B-95CE-6DB70DBA9567}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:pPr/>
+              <a:t>10/10/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Freeform 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm flipV="1">
+            <a:off x="-4189" y="4911725"/>
+            <a:ext cx="1588527" cy="507297"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="9248" h="10000">
+                <a:moveTo>
+                  <a:pt x="9248" y="4701"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="7915" y="188"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="7906" y="156"/>
+                  <a:pt x="7895" y="126"/>
+                  <a:pt x="7886" y="94"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="7859" y="0"/>
+                  <a:pt x="7831" y="0"/>
+                  <a:pt x="7803" y="0"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="7275" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="70"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="8" y="3380"/>
+                  <a:pt x="17" y="6690"/>
+                  <a:pt x="25" y="10000"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="7275" y="9966"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7803" y="9966"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="7831" y="9966"/>
+                  <a:pt x="7859" y="9872"/>
+                  <a:pt x="7886" y="9872"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="7886" y="9778"/>
+                  <a:pt x="7915" y="9778"/>
+                  <a:pt x="7915" y="9778"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="9248" y="5265"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="9303" y="5077"/>
+                  <a:pt x="9303" y="4889"/>
+                  <a:pt x="9248" y="4701"/>
+                </a:cubicBezTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="531812" y="4983087"/>
+            <a:ext cx="779767" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{D57F1E4F-1CFF-5643-939E-217C01CDF565}" type="slidenum">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:pPr/>
+              <a:t>‹N°›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
   <p:cSld name="Titre et texte vertical">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -712,1360 +2470,1858 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Modifiez le style du titre</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr vert="eaVert"/>
+          <a:bodyPr vert="eaVert" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
-              <a:t>Cliquez pour modifier les styles du texte du masque</a:t>
+              <a:t>Modifier les styles du texte du masque</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Deuxième niveau</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Troisième niveau</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Quatrième niveau</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Cinquième niveau</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{E9F9C37B-1D36-470B-8223-D6C91242EC14}" type="datetimeFigureOut">
+            <a:fld id="{B61BEF0D-F0BB-DE4B-95CE-6DB70DBA9567}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>10/13/2025</a:t>
+              <a:pPr/>
+              <a:t>10/10/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="8" name="Freeform 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm flipV="1">
+            <a:off x="-4189" y="714375"/>
+            <a:ext cx="1588527" cy="507297"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="9248" h="10000">
+                <a:moveTo>
+                  <a:pt x="9248" y="4701"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="7915" y="188"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="7906" y="156"/>
+                  <a:pt x="7895" y="126"/>
+                  <a:pt x="7886" y="94"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="7859" y="0"/>
+                  <a:pt x="7831" y="0"/>
+                  <a:pt x="7803" y="0"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="7275" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="70"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="8" y="3380"/>
+                  <a:pt x="17" y="6690"/>
+                  <a:pt x="25" y="10000"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="7275" y="9966"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7803" y="9966"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="7831" y="9966"/>
+                  <a:pt x="7859" y="9872"/>
+                  <a:pt x="7886" y="9872"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="7886" y="9778"/>
+                  <a:pt x="7915" y="9778"/>
+                  <a:pt x="7915" y="9778"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="9248" y="5265"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="9303" y="5077"/>
+                  <a:pt x="9303" y="4889"/>
+                  <a:pt x="9248" y="4701"/>
+                </a:cubicBezTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{8A7A6979-0714-4377-B894-6BE4C2D6E202}" type="slidenum">
+            <a:fld id="{D57F1E4F-1CFF-5643-939E-217C01CDF565}" type="slidenum">
               <a:rPr lang="en-US" dirty="0"/>
+              <a:pPr/>
               <a:t>‹N°›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
   <p:cSld name="Titre vertical et texte">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Vertical Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" orient="vert"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8653112" y="937260"/>
-            <a:ext cx="1298608" cy="4983480"/>
+            <a:off x="9294812" y="627405"/>
+            <a:ext cx="2207601" cy="5283817"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="eaVert"/>
+          <a:bodyPr vert="eaVert" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Modifiez le style du titre</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2231136" y="937260"/>
-            <a:ext cx="6198489" cy="4983480"/>
+            <a:off x="2589212" y="627405"/>
+            <a:ext cx="6477000" cy="5283817"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
-              <a:t>Cliquez pour modifier les styles du texte du masque</a:t>
+              <a:t>Modifier les styles du texte du masque</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Deuxième niveau</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Troisième niveau</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Quatrième niveau</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Cinquième niveau</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{67C6F52A-A82B-47A2-A83A-8C4C91F2D59F}" type="datetimeFigureOut">
+            <a:fld id="{B61BEF0D-F0BB-DE4B-95CE-6DB70DBA9567}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>10/13/2025</a:t>
+              <a:pPr/>
+              <a:t>10/10/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="8" name="Freeform 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm flipV="1">
+            <a:off x="-4189" y="714375"/>
+            <a:ext cx="1588527" cy="507297"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="9248" h="10000">
+                <a:moveTo>
+                  <a:pt x="9248" y="4701"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="7915" y="188"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="7906" y="156"/>
+                  <a:pt x="7895" y="126"/>
+                  <a:pt x="7886" y="94"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="7859" y="0"/>
+                  <a:pt x="7831" y="0"/>
+                  <a:pt x="7803" y="0"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="7275" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="70"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="8" y="3380"/>
+                  <a:pt x="17" y="6690"/>
+                  <a:pt x="25" y="10000"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="7275" y="9966"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7803" y="9966"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="7831" y="9966"/>
+                  <a:pt x="7859" y="9872"/>
+                  <a:pt x="7886" y="9872"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="7886" y="9778"/>
+                  <a:pt x="7915" y="9778"/>
+                  <a:pt x="7915" y="9778"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="9248" y="5265"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="9303" y="5077"/>
+                  <a:pt x="9303" y="4889"/>
+                  <a:pt x="9248" y="4701"/>
+                </a:cubicBezTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{8A7A6979-0714-4377-B894-6BE4C2D6E202}" type="slidenum">
+            <a:fld id="{D57F1E4F-1CFF-5643-939E-217C01CDF565}" type="slidenum">
               <a:rPr lang="en-US" dirty="0"/>
+              <a:pPr/>
               <a:t>‹N°›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
   <p:cSld name="Titre et contenu">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2592925" y="624110"/>
+            <a:ext cx="8911687" cy="1280890"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Modifiez le style du titre</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2589212" y="2133600"/>
+            <a:ext cx="8915400" cy="3777622"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
-              <a:t>Cliquez pour modifier les styles du texte du masque</a:t>
+              <a:t>Modifier les styles du texte du masque</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Deuxième niveau</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Troisième niveau</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Quatrième niveau</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Cinquième niveau</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Date Placeholder 6"/>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F070A7B3-6521-4DCA-87E5-044747A908C1}" type="datetimeFigureOut">
+            <a:fld id="{B61BEF0D-F0BB-DE4B-95CE-6DB70DBA9567}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>10/13/2025</a:t>
+              <a:pPr/>
+              <a:t>10/10/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Footer Placeholder 7"/>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Slide Number Placeholder 8"/>
+          <p:cNvPr id="8" name="Freeform 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm flipV="1">
+            <a:off x="-4189" y="714375"/>
+            <a:ext cx="1588527" cy="507297"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="9248" h="10000">
+                <a:moveTo>
+                  <a:pt x="9248" y="4701"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="7915" y="188"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="7906" y="156"/>
+                  <a:pt x="7895" y="126"/>
+                  <a:pt x="7886" y="94"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="7859" y="0"/>
+                  <a:pt x="7831" y="0"/>
+                  <a:pt x="7803" y="0"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="7275" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="70"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="8" y="3380"/>
+                  <a:pt x="17" y="6690"/>
+                  <a:pt x="25" y="10000"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="7275" y="9966"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7803" y="9966"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="7831" y="9966"/>
+                  <a:pt x="7859" y="9872"/>
+                  <a:pt x="7886" y="9872"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="7886" y="9778"/>
+                  <a:pt x="7915" y="9778"/>
+                  <a:pt x="7915" y="9778"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="9248" y="5265"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="9303" y="5077"/>
+                  <a:pt x="9303" y="4889"/>
+                  <a:pt x="9248" y="4701"/>
+                </a:cubicBezTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{8A7A6979-0714-4377-B894-6BE4C2D6E202}" type="slidenum">
+            <a:fld id="{D57F1E4F-1CFF-5643-939E-217C01CDF565}" type="slidenum">
               <a:rPr lang="en-US" dirty="0"/>
               <a:pPr/>
               <a:t>‹N°›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
   <p:cSld name="Titre de section">
-    <p:bg>
-[...6 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr bwMode="blackWhite">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="1600200" y="2386744"/>
-            <a:ext cx="8991600" cy="1645920"/>
+            <a:off x="2589212" y="2058750"/>
+            <a:ext cx="8915399" cy="1468800"/>
           </a:xfrm>
-          <a:solidFill>
-[...6 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr lIns="274320" rIns="274320" anchor="ctr" anchorCtr="1">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr>
-[...4 lines deleted...]
-              </a:defRPr>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="4000" b="0" cap="none"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Modifiez le style du titre</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2695194" y="4352465"/>
-            <a:ext cx="6801612" cy="1265082"/>
+            <a:off x="2589212" y="3530129"/>
+            <a:ext cx="8915399" cy="860400"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" anchorCtr="1">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr anchor="t"/>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0">
+            <a:lvl1pPr marL="0" indent="0" algn="l">
               <a:buNone/>
               <a:defRPr sz="2000">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
-              <a:defRPr sz="2000">
+              <a:defRPr sz="1800">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1800">
+              <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1600">
+              <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1600">
+              <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1600">
+              <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1600">
+              <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1600">
+              <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1600">
+              <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
-              <a:t>Cliquez pour modifier les styles du texte du masque</a:t>
+              <a:t>Modifier les styles du texte du masque</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Date Placeholder 6"/>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{1160EA64-D806-43AC-9DF2-F8C432F32B4C}" type="datetimeFigureOut">
+            <a:fld id="{B61BEF0D-F0BB-DE4B-95CE-6DB70DBA9567}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>10/13/2025</a:t>
+              <a:pPr/>
+              <a:t>10/10/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Footer Placeholder 7"/>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Slide Number Placeholder 8"/>
+          <p:cNvPr id="9" name="Freeform 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm flipV="1">
+            <a:off x="-4189" y="3178175"/>
+            <a:ext cx="1588527" cy="507297"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="9248" h="10000">
+                <a:moveTo>
+                  <a:pt x="9248" y="4701"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="7915" y="188"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="7906" y="156"/>
+                  <a:pt x="7895" y="126"/>
+                  <a:pt x="7886" y="94"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="7859" y="0"/>
+                  <a:pt x="7831" y="0"/>
+                  <a:pt x="7803" y="0"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="7275" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="70"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="8" y="3380"/>
+                  <a:pt x="17" y="6690"/>
+                  <a:pt x="25" y="10000"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="7275" y="9966"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7803" y="9966"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="7831" y="9966"/>
+                  <a:pt x="7859" y="9872"/>
+                  <a:pt x="7886" y="9872"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="7886" y="9778"/>
+                  <a:pt x="7915" y="9778"/>
+                  <a:pt x="7915" y="9778"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="9248" y="5265"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="9303" y="5077"/>
+                  <a:pt x="9303" y="4889"/>
+                  <a:pt x="9248" y="4701"/>
+                </a:cubicBezTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="531812" y="3244139"/>
+            <a:ext cx="779767" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{8A7A6979-0714-4377-B894-6BE4C2D6E202}" type="slidenum">
+            <a:fld id="{D57F1E4F-1CFF-5643-939E-217C01CDF565}" type="slidenum">
               <a:rPr lang="en-US" dirty="0"/>
               <a:pPr/>
               <a:t>‹N°›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
-    <a:overrideClrMapping bg1="dk1" tx1="lt1" bg2="dk2" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+    <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
   <p:cSld name="Deux contenus">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="8" name="Title 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Modifiez le style du titre</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1581912" y="2638044"/>
-            <a:ext cx="4271771" cy="3101982"/>
+            <a:off x="2589212" y="2133600"/>
+            <a:ext cx="4313864" cy="3777622"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
-              <a:t>Cliquez pour modifier les styles du texte du masque</a:t>
+              <a:t>Modifier les styles du texte du masque</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Deuxième niveau</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Troisième niveau</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Quatrième niveau</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Cinquième niveau</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6338315" y="2638044"/>
-            <a:ext cx="4270247" cy="3101982"/>
+            <a:off x="7190747" y="2126222"/>
+            <a:ext cx="4313864" cy="3777622"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
-              <a:t>Cliquez pour modifier les styles du texte du masque</a:t>
+              <a:t>Modifier les styles du texte du masque</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Deuxième niveau</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Troisième niveau</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Quatrième niveau</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Cinquième niveau</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Date Placeholder 7"/>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{AB134690-1557-4C89-A502-4959FE7FAD70}" type="datetimeFigureOut">
+            <a:fld id="{B61BEF0D-F0BB-DE4B-95CE-6DB70DBA9567}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>10/13/2025</a:t>
+              <a:pPr/>
+              <a:t>10/10/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Footer Placeholder 8"/>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Slide Number Placeholder 9"/>
+          <p:cNvPr id="10" name="Freeform 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm flipV="1">
+            <a:off x="-4189" y="714375"/>
+            <a:ext cx="1588527" cy="507297"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="9248" h="10000">
+                <a:moveTo>
+                  <a:pt x="9248" y="4701"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="7915" y="188"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="7906" y="156"/>
+                  <a:pt x="7895" y="126"/>
+                  <a:pt x="7886" y="94"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="7859" y="0"/>
+                  <a:pt x="7831" y="0"/>
+                  <a:pt x="7803" y="0"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="7275" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="70"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="8" y="3380"/>
+                  <a:pt x="17" y="6690"/>
+                  <a:pt x="25" y="10000"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="7275" y="9966"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7803" y="9966"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="7831" y="9966"/>
+                  <a:pt x="7859" y="9872"/>
+                  <a:pt x="7886" y="9872"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="7886" y="9778"/>
+                  <a:pt x="7915" y="9778"/>
+                  <a:pt x="7915" y="9778"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="9248" y="5265"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="9303" y="5077"/>
+                  <a:pt x="9303" y="4889"/>
+                  <a:pt x="9248" y="4701"/>
+                </a:cubicBezTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="531812" y="787782"/>
+            <a:ext cx="779767" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{8A7A6979-0714-4377-B894-6BE4C2D6E202}" type="slidenum">
+            <a:fld id="{D57F1E4F-1CFF-5643-939E-217C01CDF565}" type="slidenum">
               <a:rPr lang="en-US" dirty="0"/>
+              <a:pPr/>
               <a:t>‹N°›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
   <p:cSld name="Comparaison">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="10" name="Title 9"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Modifiez le style du titre</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1583436" y="2313433"/>
-            <a:ext cx="4270248" cy="704087"/>
+            <a:off x="2939373" y="1972703"/>
+            <a:ext cx="3992732" cy="576262"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b" anchorCtr="1">
-            <a:normAutofit/>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1900" b="0" cap="all" spc="100" baseline="0">
-[...5 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="2400" b="0"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1900" b="1"/>
+              <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1800" b="1"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
-              <a:t>Cliquez pour modifier les styles du texte du masque</a:t>
+              <a:t>Modifier les styles du texte du masque</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1583436" y="3143250"/>
-            <a:ext cx="4270248" cy="2596776"/>
+            <a:off x="2589212" y="2548966"/>
+            <a:ext cx="4342893" cy="3354060"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
-              <a:t>Cliquez pour modifier les styles du texte du masque</a:t>
+              <a:t>Modifier les styles du texte du masque</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Deuxième niveau</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Troisième niveau</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Quatrième niveau</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Cinquième niveau</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Content Placeholder 5"/>
+          <p:cNvPr id="5" name="Text Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph sz="quarter" idx="4"/>
+            <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6338316" y="3143250"/>
-            <a:ext cx="4253484" cy="2596776"/>
+            <a:off x="7506629" y="1969475"/>
+            <a:ext cx="3999001" cy="576262"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...61 lines deleted...]
-            <a:normAutofit/>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1900" b="0" cap="all" spc="100" baseline="0">
-[...5 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="2400" b="0"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1900" b="1"/>
+              <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1800" b="1"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
-              <a:t>Cliquez pour modifier les styles du texte du masque</a:t>
-            </a:r>
+              <a:t>Modifier les styles du texte du masque</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Content Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7166957" y="2545738"/>
+            <a:ext cx="4338674" cy="3354060"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Modifier les styles du texte du masque</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Deuxième niveau</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Troisième niveau</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Quatrième niveau</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Cinquième niveau</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{4F7D4976-E339-4826-83B7-FBD03F55ECF8}" type="datetimeFigureOut">
+            <a:fld id="{B61BEF0D-F0BB-DE4B-95CE-6DB70DBA9567}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>10/13/2025</a:t>
+              <a:pPr/>
+              <a:t>10/10/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Slide Number Placeholder 8"/>
+          <p:cNvPr id="12" name="Freeform 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm flipV="1">
+            <a:off x="-4189" y="714375"/>
+            <a:ext cx="1588527" cy="507297"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="9248" h="10000">
+                <a:moveTo>
+                  <a:pt x="9248" y="4701"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="7915" y="188"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="7906" y="156"/>
+                  <a:pt x="7895" y="126"/>
+                  <a:pt x="7886" y="94"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="7859" y="0"/>
+                  <a:pt x="7831" y="0"/>
+                  <a:pt x="7803" y="0"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="7275" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="70"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="8" y="3380"/>
+                  <a:pt x="17" y="6690"/>
+                  <a:pt x="25" y="10000"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="7275" y="9966"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7803" y="9966"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="7831" y="9966"/>
+                  <a:pt x="7859" y="9872"/>
+                  <a:pt x="7886" y="9872"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="7886" y="9778"/>
+                  <a:pt x="7915" y="9778"/>
+                  <a:pt x="7915" y="9778"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="9248" y="5265"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="9303" y="5077"/>
+                  <a:pt x="9303" y="4889"/>
+                  <a:pt x="9248" y="4701"/>
+                </a:cubicBezTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="531812" y="787782"/>
+            <a:ext cx="779767" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{8A7A6979-0714-4377-B894-6BE4C2D6E202}" type="slidenum">
+            <a:fld id="{D57F1E4F-1CFF-5643-939E-217C01CDF565}" type="slidenum">
               <a:rPr lang="en-US" dirty="0"/>
+              <a:pPr/>
               <a:t>‹N°›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" dirty="0"/>
-[...21 lines deleted...]
-            </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
   <p:cSld name="Titre seul">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
@@ -2089,7956 +4345,6464 @@
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Modifiez le style du titre</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{E1037C31-9E7A-4F99-8774-A0E530DE1A42}" type="datetimeFigureOut">
+            <a:fld id="{B61BEF0D-F0BB-DE4B-95CE-6DB70DBA9567}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>10/13/2025</a:t>
+              <a:pPr/>
+              <a:t>10/10/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="7" name="Freeform 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm flipV="1">
+            <a:off x="-4189" y="714375"/>
+            <a:ext cx="1588527" cy="507297"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="9248" h="10000">
+                <a:moveTo>
+                  <a:pt x="9248" y="4701"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="7915" y="188"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="7906" y="156"/>
+                  <a:pt x="7895" y="126"/>
+                  <a:pt x="7886" y="94"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="7859" y="0"/>
+                  <a:pt x="7831" y="0"/>
+                  <a:pt x="7803" y="0"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="7275" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="70"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="8" y="3380"/>
+                  <a:pt x="17" y="6690"/>
+                  <a:pt x="25" y="10000"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="7275" y="9966"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7803" y="9966"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="7831" y="9966"/>
+                  <a:pt x="7859" y="9872"/>
+                  <a:pt x="7886" y="9872"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="7886" y="9778"/>
+                  <a:pt x="7915" y="9778"/>
+                  <a:pt x="7915" y="9778"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="9248" y="5265"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="9303" y="5077"/>
+                  <a:pt x="9303" y="4889"/>
+                  <a:pt x="9248" y="4701"/>
+                </a:cubicBezTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{8A7A6979-0714-4377-B894-6BE4C2D6E202}" type="slidenum">
+            <a:fld id="{D57F1E4F-1CFF-5643-939E-217C01CDF565}" type="slidenum">
               <a:rPr lang="en-US" dirty="0"/>
+              <a:pPr/>
               <a:t>‹N°›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld name="Vide">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{C278504F-A551-4DE0-9316-4DCD1D8CC752}" type="datetimeFigureOut">
+            <a:fld id="{B61BEF0D-F0BB-DE4B-95CE-6DB70DBA9567}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>10/13/2025</a:t>
+              <a:pPr/>
+              <a:t>10/10/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="6" name="Freeform 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm flipV="1">
+            <a:off x="-4189" y="714375"/>
+            <a:ext cx="1588527" cy="507297"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="9248" h="10000">
+                <a:moveTo>
+                  <a:pt x="9248" y="4701"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="7915" y="188"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="7906" y="156"/>
+                  <a:pt x="7895" y="126"/>
+                  <a:pt x="7886" y="94"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="7859" y="0"/>
+                  <a:pt x="7831" y="0"/>
+                  <a:pt x="7803" y="0"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="7275" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="70"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="8" y="3380"/>
+                  <a:pt x="17" y="6690"/>
+                  <a:pt x="25" y="10000"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="7275" y="9966"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7803" y="9966"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="7831" y="9966"/>
+                  <a:pt x="7859" y="9872"/>
+                  <a:pt x="7886" y="9872"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="7886" y="9778"/>
+                  <a:pt x="7915" y="9778"/>
+                  <a:pt x="7915" y="9778"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="9248" y="5265"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="9303" y="5077"/>
+                  <a:pt x="9303" y="4889"/>
+                  <a:pt x="9248" y="4701"/>
+                </a:cubicBezTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{8A7A6979-0714-4377-B894-6BE4C2D6E202}" type="slidenum">
+            <a:fld id="{D57F1E4F-1CFF-5643-939E-217C01CDF565}" type="slidenum">
               <a:rPr lang="en-US" dirty="0"/>
+              <a:pPr/>
               <a:t>‹N°›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
   <p:cSld name="Contenu avec légende">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="26" name="Rectangle 25"/>
-[...36 lines deleted...]
-        <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr bwMode="blackWhite">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="804672" y="2243828"/>
-            <a:ext cx="4486656" cy="1141497"/>
+            <a:off x="2589212" y="446088"/>
+            <a:ext cx="3505199" cy="976312"/>
           </a:xfrm>
-          <a:solidFill>
-[...6 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="ctr" anchorCtr="1">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr>
-[...4 lines deleted...]
-              </a:defRPr>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="2000" b="0"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Modifiez le style du titre</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6736080" y="804672"/>
-            <a:ext cx="4815840" cy="5248656"/>
+            <a:off x="6323012" y="446088"/>
+            <a:ext cx="5181600" cy="5414963"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
+          <a:bodyPr anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle>
-[...47 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
-              <a:t>Cliquez pour modifier les styles du texte du masque</a:t>
+              <a:t>Modifier les styles du texte du masque</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Deuxième niveau</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Troisième niveau</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Quatrième niveau</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Cinquième niveau</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1115568" y="3549918"/>
-            <a:ext cx="3794760" cy="2194036"/>
+            <a:off x="2589212" y="1598613"/>
+            <a:ext cx="3505199" cy="4262436"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" anchorCtr="1">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1500">
-[...3 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="1400"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1400"/>
+              <a:defRPr sz="1200"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1200"/>
+              <a:defRPr sz="1000"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="900"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
-              <a:t>Cliquez pour modifier les styles du texte du masque</a:t>
+              <a:t>Modifier les styles du texte du masque</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Date Placeholder 8"/>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{D1BE4249-C0D0-4B06-8692-E8BB871AF643}" type="datetimeFigureOut">
+            <a:fld id="{B61BEF0D-F0BB-DE4B-95CE-6DB70DBA9567}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>10/13/2025</a:t>
+              <a:pPr/>
+              <a:t>10/10/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Footer Placeholder 9"/>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle>
-[...9 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="11" name="Slide Number Placeholder 10"/>
+          <p:cNvPr id="9" name="Freeform 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm flipV="1">
+            <a:off x="-4189" y="714375"/>
+            <a:ext cx="1588527" cy="507297"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="9248" h="10000">
+                <a:moveTo>
+                  <a:pt x="9248" y="4701"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="7915" y="188"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="7906" y="156"/>
+                  <a:pt x="7895" y="126"/>
+                  <a:pt x="7886" y="94"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="7859" y="0"/>
+                  <a:pt x="7831" y="0"/>
+                  <a:pt x="7803" y="0"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="7275" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="70"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="8" y="3380"/>
+                  <a:pt x="17" y="6690"/>
+                  <a:pt x="25" y="10000"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="7275" y="9966"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7803" y="9966"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="7831" y="9966"/>
+                  <a:pt x="7859" y="9872"/>
+                  <a:pt x="7886" y="9872"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="7886" y="9778"/>
+                  <a:pt x="7915" y="9778"/>
+                  <a:pt x="7915" y="9778"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="9248" y="5265"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="9303" y="5077"/>
+                  <a:pt x="9303" y="4889"/>
+                  <a:pt x="9248" y="4701"/>
+                </a:cubicBezTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{8A7A6979-0714-4377-B894-6BE4C2D6E202}" type="slidenum">
+            <a:fld id="{D57F1E4F-1CFF-5643-939E-217C01CDF565}" type="slidenum">
               <a:rPr lang="en-US" dirty="0"/>
+              <a:pPr/>
               <a:t>‹N°›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
   <p:cSld name="Image avec légende">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="18" name="Rectangle 17"/>
-[...36 lines deleted...]
-        <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr bwMode="blackWhite">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="808523" y="2243828"/>
-            <a:ext cx="4494998" cy="1134640"/>
+            <a:off x="2589213" y="4800600"/>
+            <a:ext cx="8915400" cy="566738"/>
           </a:xfrm>
-          <a:solidFill>
-[...6 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="ctr" anchorCtr="1">
-            <a:noAutofit/>
+          <a:bodyPr anchor="b">
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr>
-[...4 lines deleted...]
-              </a:defRPr>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="2400" b="0"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Modifiez le style du titre</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Picture Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6095999" y="0"/>
-            <a:ext cx="6102097" cy="6858000"/>
+            <a:off x="2589212" y="634965"/>
+            <a:ext cx="8915400" cy="3854970"/>
           </a:xfrm>
-          <a:solidFill>
-[...3 lines deleted...]
-          </a:solidFill>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t"/>
+          <a:bodyPr anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0">
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="3200">
-[...6 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="1600"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
-              <a:defRPr sz="2800"/>
+              <a:defRPr sz="1600"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
-              <a:defRPr sz="2400"/>
+              <a:defRPr sz="1600"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
-              <a:defRPr sz="2000"/>
+              <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
-              <a:defRPr sz="2000"/>
+              <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
-              <a:defRPr sz="2000"/>
+              <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
-              <a:defRPr sz="2000"/>
+              <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
-              <a:defRPr sz="2000"/>
+              <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
-              <a:defRPr sz="2000"/>
+              <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Cliquez sur l'icône pour ajouter une image</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1115568" y="3549918"/>
-            <a:ext cx="3794760" cy="2194037"/>
+            <a:off x="2589213" y="5367338"/>
+            <a:ext cx="8915400" cy="493712"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" anchorCtr="1">
+          <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1500">
-[...3 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="1200"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1400"/>
+              <a:defRPr sz="1200"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1200"/>
+              <a:defRPr sz="1000"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="900"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
-              <a:t>Cliquez pour modifier les styles du texte du masque</a:t>
+              <a:t>Modifier les styles du texte du masque</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Date Placeholder 7"/>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle>
-[...14 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
-            <a:fld id="{042B0DB6-F5C7-45FB-8CF3-31B45F9C2DAC}" type="datetimeFigureOut">
+            <a:fld id="{B61BEF0D-F0BB-DE4B-95CE-6DB70DBA9567}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>10/13/2025</a:t>
+              <a:pPr/>
+              <a:t>10/10/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Footer Placeholder 8"/>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle>
-[...9 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Slide Number Placeholder 9"/>
+          <p:cNvPr id="9" name="Freeform 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm flipV="1">
+            <a:off x="-4189" y="4911725"/>
+            <a:ext cx="1588527" cy="507297"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="9248" h="10000">
+                <a:moveTo>
+                  <a:pt x="9248" y="4701"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="7915" y="188"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="7906" y="156"/>
+                  <a:pt x="7895" y="126"/>
+                  <a:pt x="7886" y="94"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="7859" y="0"/>
+                  <a:pt x="7831" y="0"/>
+                  <a:pt x="7803" y="0"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="7275" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="70"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="8" y="3380"/>
+                  <a:pt x="17" y="6690"/>
+                  <a:pt x="25" y="10000"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="7275" y="9966"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7803" y="9966"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="7831" y="9966"/>
+                  <a:pt x="7859" y="9872"/>
+                  <a:pt x="7886" y="9872"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="7886" y="9778"/>
+                  <a:pt x="7915" y="9778"/>
+                  <a:pt x="7915" y="9778"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="9248" y="5265"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="9303" y="5077"/>
+                  <a:pt x="9303" y="4889"/>
+                  <a:pt x="9248" y="4701"/>
+                </a:cubicBezTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="531812" y="4983087"/>
+            <a:ext cx="779767" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{8A7A6979-0714-4377-B894-6BE4C2D6E202}" type="slidenum">
+            <a:fld id="{D57F1E4F-1CFF-5643-939E-217C01CDF565}" type="slidenum">
               <a:rPr lang="en-US" dirty="0"/>
+              <a:pPr/>
               <a:t>‹N°›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
+      <p:bgRef idx="1003">
+        <a:schemeClr val="bg2"/>
+      </p:bgRef>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="23" name="Group 22"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1" y="228600"/>
+            <a:ext cx="2851516" cy="6638628"/>
+            <a:chOff x="2487613" y="285750"/>
+            <a:chExt cx="2428875" cy="5654676"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="Freeform 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="2487613" y="2284413"/>
+              <a:ext cx="85725" cy="533400"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="0" t="0" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="22" h="136">
+                  <a:moveTo>
+                    <a:pt x="22" y="136"/>
+                  </a:moveTo>
+                  <a:cubicBezTo>
+                    <a:pt x="20" y="117"/>
+                    <a:pt x="19" y="99"/>
+                    <a:pt x="17" y="80"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="11" y="54"/>
+                    <a:pt x="6" y="27"/>
+                    <a:pt x="0" y="0"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="0" y="35"/>
+                    <a:pt x="0" y="35"/>
+                    <a:pt x="0" y="35"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="6" y="64"/>
+                    <a:pt x="13" y="94"/>
+                    <a:pt x="20" y="124"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="20" y="128"/>
+                    <a:pt x="21" y="132"/>
+                    <a:pt x="22" y="136"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:schemeClr val="tx2">
+                <a:alpha val="20000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="fr-FR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="25" name="Freeform 12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="2597151" y="2779713"/>
+              <a:ext cx="550863" cy="1978025"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="0" t="0" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="140" h="504">
+                  <a:moveTo>
+                    <a:pt x="86" y="350"/>
+                  </a:moveTo>
+                  <a:cubicBezTo>
+                    <a:pt x="103" y="402"/>
+                    <a:pt x="120" y="453"/>
+                    <a:pt x="139" y="504"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="139" y="495"/>
+                    <a:pt x="139" y="487"/>
+                    <a:pt x="140" y="478"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="124" y="435"/>
+                    <a:pt x="109" y="391"/>
+                    <a:pt x="95" y="347"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="58" y="233"/>
+                    <a:pt x="27" y="117"/>
+                    <a:pt x="0" y="0"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="2" y="20"/>
+                    <a:pt x="4" y="41"/>
+                    <a:pt x="6" y="61"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="30" y="158"/>
+                    <a:pt x="56" y="255"/>
+                    <a:pt x="86" y="350"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:schemeClr val="tx2">
+                <a:alpha val="20000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="fr-FR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="26" name="Freeform 13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="3175001" y="4730750"/>
+              <a:ext cx="519113" cy="1209675"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="0" t="0" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="132" h="308">
+                  <a:moveTo>
+                    <a:pt x="8" y="22"/>
+                  </a:moveTo>
+                  <a:cubicBezTo>
+                    <a:pt x="5" y="15"/>
+                    <a:pt x="2" y="8"/>
+                    <a:pt x="0" y="0"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="0" y="10"/>
+                    <a:pt x="0" y="19"/>
+                    <a:pt x="0" y="29"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="21" y="85"/>
+                    <a:pt x="44" y="140"/>
+                    <a:pt x="68" y="194"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="85" y="232"/>
+                    <a:pt x="104" y="270"/>
+                    <a:pt x="123" y="308"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="132" y="308"/>
+                    <a:pt x="132" y="308"/>
+                    <a:pt x="132" y="308"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="113" y="269"/>
+                    <a:pt x="94" y="230"/>
+                    <a:pt x="77" y="190"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="52" y="135"/>
+                    <a:pt x="29" y="79"/>
+                    <a:pt x="8" y="22"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:schemeClr val="tx2">
+                <a:alpha val="20000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="fr-FR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="27" name="Freeform 14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="3305176" y="5630863"/>
+              <a:ext cx="146050" cy="309563"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="0" t="0" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="37" h="79">
+                  <a:moveTo>
+                    <a:pt x="28" y="79"/>
+                  </a:moveTo>
+                  <a:cubicBezTo>
+                    <a:pt x="37" y="79"/>
+                    <a:pt x="37" y="79"/>
+                    <a:pt x="37" y="79"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="24" y="53"/>
+                    <a:pt x="12" y="27"/>
+                    <a:pt x="0" y="0"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="8" y="27"/>
+                    <a:pt x="17" y="53"/>
+                    <a:pt x="28" y="79"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:schemeClr val="tx2">
+                <a:alpha val="20000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="fr-FR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="28" name="Freeform 15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="2573338" y="2817813"/>
+              <a:ext cx="700088" cy="2835275"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="0" t="0" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="178" h="722">
+                  <a:moveTo>
+                    <a:pt x="162" y="660"/>
+                  </a:moveTo>
+                  <a:cubicBezTo>
+                    <a:pt x="145" y="618"/>
+                    <a:pt x="130" y="576"/>
+                    <a:pt x="116" y="534"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="84" y="437"/>
+                    <a:pt x="59" y="337"/>
+                    <a:pt x="40" y="236"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="29" y="175"/>
+                    <a:pt x="20" y="113"/>
+                    <a:pt x="12" y="51"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="8" y="34"/>
+                    <a:pt x="4" y="17"/>
+                    <a:pt x="0" y="0"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="8" y="79"/>
+                    <a:pt x="19" y="159"/>
+                    <a:pt x="33" y="237"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="51" y="339"/>
+                    <a:pt x="76" y="439"/>
+                    <a:pt x="107" y="537"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="123" y="586"/>
+                    <a:pt x="141" y="634"/>
+                    <a:pt x="160" y="681"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="166" y="695"/>
+                    <a:pt x="172" y="708"/>
+                    <a:pt x="178" y="722"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="176" y="717"/>
+                    <a:pt x="175" y="713"/>
+                    <a:pt x="174" y="708"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="169" y="692"/>
+                    <a:pt x="165" y="676"/>
+                    <a:pt x="162" y="660"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:schemeClr val="tx2">
+                <a:alpha val="20000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="fr-FR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="29" name="Freeform 16"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="2506663" y="285750"/>
+              <a:ext cx="90488" cy="2493963"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="0" t="0" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="23" h="635">
+                  <a:moveTo>
+                    <a:pt x="11" y="577"/>
+                  </a:moveTo>
+                  <a:cubicBezTo>
+                    <a:pt x="12" y="581"/>
+                    <a:pt x="12" y="585"/>
+                    <a:pt x="12" y="589"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="15" y="603"/>
+                    <a:pt x="19" y="617"/>
+                    <a:pt x="22" y="632"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="22" y="633"/>
+                    <a:pt x="22" y="634"/>
+                    <a:pt x="23" y="635"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="21" y="615"/>
+                    <a:pt x="19" y="596"/>
+                    <a:pt x="17" y="576"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="9" y="474"/>
+                    <a:pt x="5" y="372"/>
+                    <a:pt x="5" y="269"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="6" y="179"/>
+                    <a:pt x="9" y="90"/>
+                    <a:pt x="15" y="0"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="12" y="0"/>
+                    <a:pt x="12" y="0"/>
+                    <a:pt x="12" y="0"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="5" y="89"/>
+                    <a:pt x="2" y="179"/>
+                    <a:pt x="1" y="269"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="0" y="372"/>
+                    <a:pt x="3" y="474"/>
+                    <a:pt x="11" y="577"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:schemeClr val="tx2">
+                <a:alpha val="20000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="fr-FR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="30" name="Freeform 17"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="2554288" y="2598738"/>
+              <a:ext cx="66675" cy="420688"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="0" t="0" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="17" h="107">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:cubicBezTo>
+                    <a:pt x="2" y="19"/>
+                    <a:pt x="3" y="37"/>
+                    <a:pt x="5" y="56"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="9" y="73"/>
+                    <a:pt x="13" y="90"/>
+                    <a:pt x="17" y="107"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="15" y="87"/>
+                    <a:pt x="13" y="66"/>
+                    <a:pt x="11" y="46"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="10" y="45"/>
+                    <a:pt x="10" y="44"/>
+                    <a:pt x="10" y="43"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="7" y="28"/>
+                    <a:pt x="3" y="14"/>
+                    <a:pt x="0" y="0"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:schemeClr val="tx2">
+                <a:alpha val="20000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="fr-FR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="31" name="Freeform 18"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="3143251" y="4757738"/>
+              <a:ext cx="161925" cy="873125"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="0" t="0" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="41" h="222">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:cubicBezTo>
+                    <a:pt x="0" y="31"/>
+                    <a:pt x="2" y="62"/>
+                    <a:pt x="5" y="93"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="8" y="117"/>
+                    <a:pt x="12" y="142"/>
+                    <a:pt x="17" y="166"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="19" y="172"/>
+                    <a:pt x="22" y="178"/>
+                    <a:pt x="24" y="184"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="30" y="197"/>
+                    <a:pt x="35" y="209"/>
+                    <a:pt x="41" y="222"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="40" y="219"/>
+                    <a:pt x="39" y="215"/>
+                    <a:pt x="38" y="212"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="26" y="172"/>
+                    <a:pt x="18" y="132"/>
+                    <a:pt x="13" y="92"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="11" y="68"/>
+                    <a:pt x="9" y="45"/>
+                    <a:pt x="8" y="22"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="8" y="21"/>
+                    <a:pt x="7" y="20"/>
+                    <a:pt x="7" y="18"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="5" y="12"/>
+                    <a:pt x="2" y="6"/>
+                    <a:pt x="0" y="0"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:schemeClr val="tx2">
+                <a:alpha val="20000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="fr-FR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="32" name="Freeform 19"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="3148013" y="1282700"/>
+              <a:ext cx="1768475" cy="3448050"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="0" t="0" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="450" h="878">
+                  <a:moveTo>
+                    <a:pt x="7" y="854"/>
+                  </a:moveTo>
+                  <a:cubicBezTo>
+                    <a:pt x="10" y="772"/>
+                    <a:pt x="26" y="691"/>
+                    <a:pt x="50" y="613"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="75" y="535"/>
+                    <a:pt x="109" y="460"/>
+                    <a:pt x="149" y="388"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="189" y="316"/>
+                    <a:pt x="235" y="248"/>
+                    <a:pt x="285" y="183"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="310" y="151"/>
+                    <a:pt x="337" y="119"/>
+                    <a:pt x="364" y="89"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="378" y="74"/>
+                    <a:pt x="392" y="58"/>
+                    <a:pt x="406" y="44"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="421" y="29"/>
+                    <a:pt x="435" y="15"/>
+                    <a:pt x="450" y="1"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="450" y="0"/>
+                    <a:pt x="450" y="0"/>
+                    <a:pt x="450" y="0"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="434" y="14"/>
+                    <a:pt x="420" y="28"/>
+                    <a:pt x="405" y="43"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="391" y="57"/>
+                    <a:pt x="377" y="72"/>
+                    <a:pt x="363" y="88"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="335" y="118"/>
+                    <a:pt x="308" y="149"/>
+                    <a:pt x="283" y="181"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="232" y="246"/>
+                    <a:pt x="185" y="314"/>
+                    <a:pt x="145" y="386"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="104" y="457"/>
+                    <a:pt x="70" y="533"/>
+                    <a:pt x="45" y="611"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="19" y="690"/>
+                    <a:pt x="3" y="771"/>
+                    <a:pt x="0" y="854"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="0" y="856"/>
+                    <a:pt x="0" y="857"/>
+                    <a:pt x="0" y="859"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="2" y="865"/>
+                    <a:pt x="4" y="872"/>
+                    <a:pt x="7" y="878"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="7" y="870"/>
+                    <a:pt x="7" y="862"/>
+                    <a:pt x="7" y="854"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:schemeClr val="tx2">
+                <a:alpha val="20000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="fr-FR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="33" name="Freeform 20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="3273426" y="5653088"/>
+              <a:ext cx="138113" cy="287338"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="0" t="0" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="35" h="73">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:cubicBezTo>
+                    <a:pt x="7" y="24"/>
+                    <a:pt x="16" y="49"/>
+                    <a:pt x="26" y="73"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="35" y="73"/>
+                    <a:pt x="35" y="73"/>
+                    <a:pt x="35" y="73"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="23" y="49"/>
+                    <a:pt x="11" y="24"/>
+                    <a:pt x="0" y="0"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:schemeClr val="tx2">
+                <a:alpha val="20000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="fr-FR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="34" name="Freeform 21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="3143251" y="4656138"/>
+              <a:ext cx="31750" cy="188913"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="0" t="0" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="8" h="48">
+                  <a:moveTo>
+                    <a:pt x="7" y="44"/>
+                  </a:moveTo>
+                  <a:cubicBezTo>
+                    <a:pt x="7" y="46"/>
+                    <a:pt x="8" y="47"/>
+                    <a:pt x="8" y="48"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="8" y="38"/>
+                    <a:pt x="8" y="29"/>
+                    <a:pt x="8" y="19"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="5" y="13"/>
+                    <a:pt x="3" y="6"/>
+                    <a:pt x="1" y="0"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="0" y="9"/>
+                    <a:pt x="0" y="17"/>
+                    <a:pt x="0" y="26"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="2" y="32"/>
+                    <a:pt x="5" y="38"/>
+                    <a:pt x="7" y="44"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:schemeClr val="tx2">
+                <a:alpha val="20000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="fr-FR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="35" name="Freeform 22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="3211513" y="5410200"/>
+              <a:ext cx="203200" cy="530225"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="0" t="0" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="52" h="135">
+                  <a:moveTo>
+                    <a:pt x="7" y="18"/>
+                  </a:moveTo>
+                  <a:cubicBezTo>
+                    <a:pt x="5" y="12"/>
+                    <a:pt x="2" y="6"/>
+                    <a:pt x="0" y="0"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="3" y="16"/>
+                    <a:pt x="7" y="32"/>
+                    <a:pt x="12" y="48"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="13" y="53"/>
+                    <a:pt x="14" y="57"/>
+                    <a:pt x="16" y="62"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="27" y="86"/>
+                    <a:pt x="39" y="111"/>
+                    <a:pt x="51" y="135"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="52" y="135"/>
+                    <a:pt x="52" y="135"/>
+                    <a:pt x="52" y="135"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="41" y="109"/>
+                    <a:pt x="32" y="83"/>
+                    <a:pt x="24" y="56"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="18" y="43"/>
+                    <a:pt x="13" y="31"/>
+                    <a:pt x="7" y="18"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:schemeClr val="tx2">
+                <a:alpha val="20000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="fr-FR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="10" name="Group 9"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="27221" y="-786"/>
+            <a:ext cx="2356674" cy="6854039"/>
+            <a:chOff x="6627813" y="194833"/>
+            <a:chExt cx="1952625" cy="5678918"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Freeform 27"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="6627813" y="194833"/>
+              <a:ext cx="409575" cy="3646488"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="0" t="0" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="103" h="920">
+                  <a:moveTo>
+                    <a:pt x="7" y="210"/>
+                  </a:moveTo>
+                  <a:cubicBezTo>
+                    <a:pt x="11" y="288"/>
+                    <a:pt x="17" y="367"/>
+                    <a:pt x="26" y="445"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="34" y="523"/>
+                    <a:pt x="44" y="601"/>
+                    <a:pt x="57" y="679"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="69" y="757"/>
+                    <a:pt x="84" y="834"/>
+                    <a:pt x="101" y="911"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="102" y="914"/>
+                    <a:pt x="103" y="917"/>
+                    <a:pt x="103" y="920"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="102" y="905"/>
+                    <a:pt x="100" y="889"/>
+                    <a:pt x="99" y="874"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="99" y="871"/>
+                    <a:pt x="99" y="868"/>
+                    <a:pt x="99" y="866"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="85" y="803"/>
+                    <a:pt x="73" y="741"/>
+                    <a:pt x="63" y="678"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="50" y="600"/>
+                    <a:pt x="39" y="523"/>
+                    <a:pt x="30" y="444"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="21" y="366"/>
+                    <a:pt x="14" y="288"/>
+                    <a:pt x="9" y="209"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="7" y="170"/>
+                    <a:pt x="5" y="131"/>
+                    <a:pt x="3" y="92"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="2" y="61"/>
+                    <a:pt x="1" y="31"/>
+                    <a:pt x="1" y="0"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="0" y="0"/>
+                    <a:pt x="0" y="0"/>
+                    <a:pt x="0" y="0"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="0" y="31"/>
+                    <a:pt x="1" y="61"/>
+                    <a:pt x="1" y="92"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="3" y="131"/>
+                    <a:pt x="4" y="170"/>
+                    <a:pt x="7" y="210"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:schemeClr val="tx2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="fr-FR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Freeform 28"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="7061201" y="3771900"/>
+              <a:ext cx="350838" cy="1309688"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="0" t="0" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="88" h="330">
+                  <a:moveTo>
+                    <a:pt x="53" y="229"/>
+                  </a:moveTo>
+                  <a:cubicBezTo>
+                    <a:pt x="64" y="263"/>
+                    <a:pt x="75" y="297"/>
+                    <a:pt x="88" y="330"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="88" y="323"/>
+                    <a:pt x="88" y="315"/>
+                    <a:pt x="88" y="308"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="88" y="307"/>
+                    <a:pt x="88" y="305"/>
+                    <a:pt x="88" y="304"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="79" y="278"/>
+                    <a:pt x="70" y="252"/>
+                    <a:pt x="62" y="226"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="38" y="152"/>
+                    <a:pt x="17" y="76"/>
+                    <a:pt x="0" y="0"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="2" y="21"/>
+                    <a:pt x="4" y="42"/>
+                    <a:pt x="7" y="63"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="21" y="119"/>
+                    <a:pt x="36" y="174"/>
+                    <a:pt x="53" y="229"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:schemeClr val="tx2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="fr-FR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Freeform 29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="7439026" y="5053013"/>
+              <a:ext cx="357188" cy="820738"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="0" t="0" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="90" h="207">
+                  <a:moveTo>
+                    <a:pt x="6" y="15"/>
+                  </a:moveTo>
+                  <a:cubicBezTo>
+                    <a:pt x="4" y="10"/>
+                    <a:pt x="2" y="5"/>
+                    <a:pt x="0" y="0"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="0" y="9"/>
+                    <a:pt x="0" y="19"/>
+                    <a:pt x="1" y="29"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="14" y="62"/>
+                    <a:pt x="27" y="95"/>
+                    <a:pt x="42" y="127"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="54" y="154"/>
+                    <a:pt x="67" y="181"/>
+                    <a:pt x="80" y="207"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="90" y="207"/>
+                    <a:pt x="90" y="207"/>
+                    <a:pt x="90" y="207"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="76" y="180"/>
+                    <a:pt x="63" y="152"/>
+                    <a:pt x="50" y="123"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="34" y="88"/>
+                    <a:pt x="20" y="51"/>
+                    <a:pt x="6" y="15"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:schemeClr val="tx2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="fr-FR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Freeform 30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="7037388" y="3811588"/>
+              <a:ext cx="457200" cy="1852613"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="0" t="0" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="115" h="467">
+                  <a:moveTo>
+                    <a:pt x="101" y="409"/>
+                  </a:moveTo>
+                  <a:cubicBezTo>
+                    <a:pt x="93" y="388"/>
+                    <a:pt x="85" y="366"/>
+                    <a:pt x="78" y="344"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="57" y="281"/>
+                    <a:pt x="41" y="216"/>
+                    <a:pt x="29" y="151"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="22" y="119"/>
+                    <a:pt x="17" y="86"/>
+                    <a:pt x="13" y="53"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="9" y="35"/>
+                    <a:pt x="4" y="18"/>
+                    <a:pt x="0" y="0"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="5" y="51"/>
+                    <a:pt x="12" y="102"/>
+                    <a:pt x="21" y="152"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="33" y="218"/>
+                    <a:pt x="49" y="283"/>
+                    <a:pt x="69" y="347"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="79" y="378"/>
+                    <a:pt x="90" y="410"/>
+                    <a:pt x="103" y="441"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="107" y="449"/>
+                    <a:pt x="111" y="458"/>
+                    <a:pt x="115" y="467"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="114" y="464"/>
+                    <a:pt x="113" y="461"/>
+                    <a:pt x="112" y="458"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="108" y="442"/>
+                    <a:pt x="104" y="425"/>
+                    <a:pt x="101" y="409"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:schemeClr val="tx2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="fr-FR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Freeform 31"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="6992938" y="1263650"/>
+              <a:ext cx="144463" cy="2508250"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="0" t="0" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="36" h="633">
+                  <a:moveTo>
+                    <a:pt x="17" y="633"/>
+                  </a:moveTo>
+                  <a:cubicBezTo>
+                    <a:pt x="15" y="621"/>
+                    <a:pt x="14" y="609"/>
+                    <a:pt x="13" y="597"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="8" y="530"/>
+                    <a:pt x="5" y="464"/>
+                    <a:pt x="5" y="398"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="5" y="331"/>
+                    <a:pt x="8" y="265"/>
+                    <a:pt x="13" y="198"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="15" y="165"/>
+                    <a:pt x="18" y="132"/>
+                    <a:pt x="22" y="99"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="26" y="66"/>
+                    <a:pt x="30" y="33"/>
+                    <a:pt x="36" y="0"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="35" y="0"/>
+                    <a:pt x="35" y="0"/>
+                    <a:pt x="35" y="0"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="29" y="33"/>
+                    <a:pt x="24" y="66"/>
+                    <a:pt x="20" y="99"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="16" y="132"/>
+                    <a:pt x="13" y="165"/>
+                    <a:pt x="10" y="198"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="4" y="264"/>
+                    <a:pt x="1" y="331"/>
+                    <a:pt x="1" y="398"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="0" y="461"/>
+                    <a:pt x="2" y="525"/>
+                    <a:pt x="7" y="589"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="10" y="603"/>
+                    <a:pt x="13" y="618"/>
+                    <a:pt x="16" y="632"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="16" y="632"/>
+                    <a:pt x="17" y="633"/>
+                    <a:pt x="17" y="633"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:schemeClr val="tx2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="fr-FR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Freeform 32"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="7526338" y="5640388"/>
+              <a:ext cx="111125" cy="233363"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="0" t="0" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="28" h="59">
+                  <a:moveTo>
+                    <a:pt x="22" y="59"/>
+                  </a:moveTo>
+                  <a:cubicBezTo>
+                    <a:pt x="28" y="59"/>
+                    <a:pt x="28" y="59"/>
+                    <a:pt x="28" y="59"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="18" y="40"/>
+                    <a:pt x="9" y="20"/>
+                    <a:pt x="0" y="0"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="6" y="20"/>
+                    <a:pt x="13" y="40"/>
+                    <a:pt x="22" y="59"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:schemeClr val="tx2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="fr-FR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Freeform 33"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="7021513" y="3598863"/>
+              <a:ext cx="68263" cy="423863"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="0" t="0" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="17" h="107">
+                  <a:moveTo>
+                    <a:pt x="4" y="54"/>
+                  </a:moveTo>
+                  <a:cubicBezTo>
+                    <a:pt x="8" y="72"/>
+                    <a:pt x="13" y="89"/>
+                    <a:pt x="17" y="107"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="14" y="86"/>
+                    <a:pt x="12" y="65"/>
+                    <a:pt x="10" y="44"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="10" y="44"/>
+                    <a:pt x="9" y="43"/>
+                    <a:pt x="9" y="43"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="6" y="29"/>
+                    <a:pt x="3" y="14"/>
+                    <a:pt x="0" y="0"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="0" y="2"/>
+                    <a:pt x="0" y="5"/>
+                    <a:pt x="0" y="8"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="1" y="23"/>
+                    <a:pt x="3" y="39"/>
+                    <a:pt x="4" y="54"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:schemeClr val="tx2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="fr-FR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Freeform 34"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="7412038" y="2801938"/>
+              <a:ext cx="1168400" cy="2251075"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="0" t="0" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="294" h="568">
+                  <a:moveTo>
+                    <a:pt x="8" y="553"/>
+                  </a:moveTo>
+                  <a:cubicBezTo>
+                    <a:pt x="9" y="501"/>
+                    <a:pt x="19" y="448"/>
+                    <a:pt x="35" y="397"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="51" y="347"/>
+                    <a:pt x="73" y="298"/>
+                    <a:pt x="99" y="252"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="124" y="205"/>
+                    <a:pt x="154" y="161"/>
+                    <a:pt x="187" y="119"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="203" y="98"/>
+                    <a:pt x="220" y="77"/>
+                    <a:pt x="238" y="58"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="247" y="48"/>
+                    <a:pt x="256" y="38"/>
+                    <a:pt x="265" y="28"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="274" y="19"/>
+                    <a:pt x="284" y="9"/>
+                    <a:pt x="294" y="0"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="293" y="0"/>
+                    <a:pt x="293" y="0"/>
+                    <a:pt x="293" y="0"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="283" y="9"/>
+                    <a:pt x="273" y="18"/>
+                    <a:pt x="264" y="27"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="255" y="37"/>
+                    <a:pt x="246" y="47"/>
+                    <a:pt x="237" y="56"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="218" y="76"/>
+                    <a:pt x="201" y="96"/>
+                    <a:pt x="185" y="117"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="151" y="159"/>
+                    <a:pt x="121" y="203"/>
+                    <a:pt x="95" y="249"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="68" y="296"/>
+                    <a:pt x="46" y="345"/>
+                    <a:pt x="30" y="396"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="13" y="445"/>
+                    <a:pt x="3" y="497"/>
+                    <a:pt x="0" y="549"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="3" y="555"/>
+                    <a:pt x="5" y="561"/>
+                    <a:pt x="7" y="568"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="7" y="563"/>
+                    <a:pt x="7" y="558"/>
+                    <a:pt x="8" y="553"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:schemeClr val="tx2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="fr-FR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Freeform 35"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="7494588" y="5664200"/>
+              <a:ext cx="100013" cy="209550"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="0" t="0" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="25" h="53">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:cubicBezTo>
+                    <a:pt x="5" y="18"/>
+                    <a:pt x="12" y="36"/>
+                    <a:pt x="19" y="53"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="25" y="53"/>
+                    <a:pt x="25" y="53"/>
+                    <a:pt x="25" y="53"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="16" y="36"/>
+                    <a:pt x="8" y="18"/>
+                    <a:pt x="0" y="0"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:schemeClr val="tx2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="fr-FR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Freeform 36"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="7412038" y="5081588"/>
+              <a:ext cx="114300" cy="558800"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="0" t="0" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="29" h="141">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:cubicBezTo>
+                    <a:pt x="0" y="30"/>
+                    <a:pt x="2" y="60"/>
+                    <a:pt x="7" y="89"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="11" y="98"/>
+                    <a:pt x="14" y="108"/>
+                    <a:pt x="18" y="117"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="22" y="125"/>
+                    <a:pt x="25" y="133"/>
+                    <a:pt x="29" y="141"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="28" y="139"/>
+                    <a:pt x="28" y="137"/>
+                    <a:pt x="27" y="135"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="16" y="98"/>
+                    <a:pt x="10" y="60"/>
+                    <a:pt x="8" y="22"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="7" y="18"/>
+                    <a:pt x="5" y="15"/>
+                    <a:pt x="4" y="11"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="2" y="7"/>
+                    <a:pt x="1" y="3"/>
+                    <a:pt x="0" y="0"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:schemeClr val="tx2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="fr-FR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Freeform 37"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="7412038" y="4978400"/>
+              <a:ext cx="31750" cy="188913"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="0" t="0" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="8" h="48">
+                  <a:moveTo>
+                    <a:pt x="0" y="26"/>
+                  </a:moveTo>
+                  <a:cubicBezTo>
+                    <a:pt x="1" y="29"/>
+                    <a:pt x="2" y="33"/>
+                    <a:pt x="4" y="37"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="5" y="41"/>
+                    <a:pt x="7" y="44"/>
+                    <a:pt x="8" y="48"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="7" y="38"/>
+                    <a:pt x="7" y="28"/>
+                    <a:pt x="7" y="19"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="5" y="12"/>
+                    <a:pt x="3" y="6"/>
+                    <a:pt x="0" y="0"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="0" y="1"/>
+                    <a:pt x="0" y="3"/>
+                    <a:pt x="0" y="4"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="0" y="11"/>
+                    <a:pt x="0" y="19"/>
+                    <a:pt x="0" y="26"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:schemeClr val="tx2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="fr-FR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Freeform 38"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="7439026" y="5434013"/>
+              <a:ext cx="174625" cy="439738"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="0" t="0" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="44" h="111">
+                  <a:moveTo>
+                    <a:pt x="11" y="28"/>
+                  </a:moveTo>
+                  <a:cubicBezTo>
+                    <a:pt x="7" y="19"/>
+                    <a:pt x="4" y="9"/>
+                    <a:pt x="0" y="0"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="3" y="16"/>
+                    <a:pt x="7" y="33"/>
+                    <a:pt x="11" y="49"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="12" y="52"/>
+                    <a:pt x="13" y="55"/>
+                    <a:pt x="14" y="58"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="22" y="76"/>
+                    <a:pt x="30" y="94"/>
+                    <a:pt x="39" y="111"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="44" y="111"/>
+                    <a:pt x="44" y="111"/>
+                    <a:pt x="44" y="111"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="35" y="92"/>
+                    <a:pt x="28" y="72"/>
+                    <a:pt x="22" y="52"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="18" y="44"/>
+                    <a:pt x="15" y="36"/>
+                    <a:pt x="11" y="28"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:schemeClr val="tx2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="fr-FR"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="182880" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="tx2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="fr-FR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2592924" y="624110"/>
+            <a:ext cx="8911687" cy="1280890"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Modifiez le style du titre</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2589212" y="2133600"/>
+            <a:ext cx="8915400" cy="3886200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Modifier les styles du texte du masque</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Deuxième niveau</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Troisième niveau</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Quatrième niveau</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Cinquième niveau</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10361612" y="6130437"/>
+            <a:ext cx="1146283" cy="370396"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{B61BEF0D-F0BB-DE4B-95CE-6DB70DBA9567}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:pPr/>
+              <a:t>10/10/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2589212" y="6135808"/>
+            <a:ext cx="7619999" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="gray">
+          <a:xfrm>
+            <a:off x="531812" y="787782"/>
+            <a:ext cx="779767" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="FEFFFF"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{D57F1E4F-1CFF-5643-939E-217C01CDF565}" type="slidenum">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:pPr/>
+              <a:t>‹N°›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:sldLayoutIdLst>
+    <p:sldLayoutId id="2147483649" r:id="rId1"/>
+    <p:sldLayoutId id="2147483650" r:id="rId2"/>
+    <p:sldLayoutId id="2147483651" r:id="rId3"/>
+    <p:sldLayoutId id="2147483652" r:id="rId4"/>
+    <p:sldLayoutId id="2147483653" r:id="rId5"/>
+    <p:sldLayoutId id="2147483654" r:id="rId6"/>
+    <p:sldLayoutId id="2147483655" r:id="rId7"/>
+    <p:sldLayoutId id="2147483656" r:id="rId8"/>
+    <p:sldLayoutId id="2147483657" r:id="rId9"/>
+    <p:sldLayoutId id="2147483660" r:id="rId10"/>
+    <p:sldLayoutId id="2147483661" r:id="rId11"/>
+    <p:sldLayoutId id="2147483662" r:id="rId12"/>
+    <p:sldLayoutId id="2147483663" r:id="rId13"/>
+    <p:sldLayoutId id="2147483664" r:id="rId14"/>
+    <p:sldLayoutId id="2147483658" r:id="rId15"/>
+    <p:sldLayoutId id="2147483659" r:id="rId16"/>
+  </p:sldLayoutIdLst>
+  <p:txStyles>
+    <p:titleStyle>
+      <a:lvl1pPr algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPct val="0"/>
+        </a:spcBef>
+        <a:buNone/>
+        <a:defRPr sz="3600" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1">
+              <a:lumMod val="85000"/>
+              <a:lumOff val="15000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:latin typeface="+mj-lt"/>
+          <a:ea typeface="+mj-ea"/>
+          <a:cs typeface="+mj-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr eaLnBrk="1" hangingPunct="1">
+        <a:defRPr>
+          <a:solidFill>
+            <a:schemeClr val="tx2"/>
+          </a:solidFill>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr eaLnBrk="1" hangingPunct="1">
+        <a:defRPr>
+          <a:solidFill>
+            <a:schemeClr val="tx2"/>
+          </a:solidFill>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr eaLnBrk="1" hangingPunct="1">
+        <a:defRPr>
+          <a:solidFill>
+            <a:schemeClr val="tx2"/>
+          </a:solidFill>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr eaLnBrk="1" hangingPunct="1">
+        <a:defRPr>
+          <a:solidFill>
+            <a:schemeClr val="tx2"/>
+          </a:solidFill>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr eaLnBrk="1" hangingPunct="1">
+        <a:defRPr>
+          <a:solidFill>
+            <a:schemeClr val="tx2"/>
+          </a:solidFill>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr eaLnBrk="1" hangingPunct="1">
+        <a:defRPr>
+          <a:solidFill>
+            <a:schemeClr val="tx2"/>
+          </a:solidFill>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr eaLnBrk="1" hangingPunct="1">
+        <a:defRPr>
+          <a:solidFill>
+            <a:schemeClr val="tx2"/>
+          </a:solidFill>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr eaLnBrk="1" hangingPunct="1">
+        <a:defRPr>
+          <a:solidFill>
+            <a:schemeClr val="tx2"/>
+          </a:solidFill>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:titleStyle>
+    <p:bodyStyle>
+      <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPts val="1000"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:schemeClr val="accent1"/>
+        </a:buClr>
+        <a:buFont typeface="Wingdings 3" charset="2"/>
+        <a:buChar char=""/>
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1">
+              <a:lumMod val="75000"/>
+              <a:lumOff val="25000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPts val="1000"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:schemeClr val="accent1"/>
+        </a:buClr>
+        <a:buFont typeface="Wingdings 3" charset="2"/>
+        <a:buChar char=""/>
+        <a:defRPr sz="1600" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1">
+              <a:lumMod val="75000"/>
+              <a:lumOff val="25000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPts val="1000"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:schemeClr val="accent1"/>
+        </a:buClr>
+        <a:buFont typeface="Wingdings 3" charset="2"/>
+        <a:buChar char=""/>
+        <a:defRPr sz="1400" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1">
+              <a:lumMod val="75000"/>
+              <a:lumOff val="25000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPts val="1000"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:schemeClr val="accent1"/>
+        </a:buClr>
+        <a:buFont typeface="Wingdings 3" charset="2"/>
+        <a:buChar char=""/>
+        <a:defRPr sz="1200" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1">
+              <a:lumMod val="75000"/>
+              <a:lumOff val="25000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPts val="1000"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:schemeClr val="accent1"/>
+        </a:buClr>
+        <a:buFont typeface="Wingdings 3" charset="2"/>
+        <a:buChar char=""/>
+        <a:defRPr sz="1200" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1">
+              <a:lumMod val="75000"/>
+              <a:lumOff val="25000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPts val="1000"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:schemeClr val="accent1"/>
+        </a:buClr>
+        <a:buFont typeface="Wingdings 3" charset="2"/>
+        <a:buChar char=""/>
+        <a:defRPr sz="1200" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1">
+              <a:lumMod val="75000"/>
+              <a:lumOff val="25000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPts val="1000"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:schemeClr val="accent1"/>
+        </a:buClr>
+        <a:buFont typeface="Wingdings 3" charset="2"/>
+        <a:buChar char=""/>
+        <a:defRPr sz="1200" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1">
+              <a:lumMod val="75000"/>
+              <a:lumOff val="25000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPts val="1000"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:schemeClr val="accent1"/>
+        </a:buClr>
+        <a:buFont typeface="Wingdings 3" charset="2"/>
+        <a:buChar char=""/>
+        <a:defRPr sz="1200" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1">
+              <a:lumMod val="75000"/>
+              <a:lumOff val="25000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPts val="1000"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:schemeClr val="accent1"/>
+        </a:buClr>
+        <a:buFont typeface="Wingdings 3" charset="2"/>
+        <a:buChar char=""/>
+        <a:defRPr sz="1200" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1">
+              <a:lumMod val="75000"/>
+              <a:lumOff val="25000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:bodyStyle>
+    <p:otherStyle>
+      <a:defPPr>
+        <a:defRPr lang="en-US"/>
+      </a:defPPr>
+      <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr marL="914400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr marL="1371600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr marL="1828800" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marL="2286000" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr marL="2743200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr marL="3200400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:otherStyle>
+  </p:txStyles>
+</p:sldMaster>
+</file>
+
+<file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.gif"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pinterest.com/pin/798263102696120047/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0">
+  <p:cSld>
+    <p:bg>
       <p:bgPr>
         <a:solidFill>
-          <a:schemeClr val="bg1">
-            <a:lumMod val="95000"/>
+          <a:schemeClr val="bg2">
+            <a:lumMod val="90000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title Placeholder 1"/>
-[...638 lines deleted...]
-        <p:nvSpPr>
           <p:cNvPr id="2" name="Titre 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB7A8FE8-7CB5-45FB-9C14-BBCDCAF47A62}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E857DC5-2A83-477A-9E9D-625CFB5747E6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2589213" y="1166219"/>
+            <a:ext cx="8915399" cy="2262781"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="fr-FR" dirty="0" err="1"/>
-[...12 lines deleted...]
-              <a:t> VI</a:t>
+              <a:rPr lang="fr-FR" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>L’empire abbasside</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Sous-titre 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50B75530-7CE6-44EC-BC00-64E70C371F47}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C16795DC-D370-488B-AAE8-ECEE2A869BA3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="772313989"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3506439753"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0">
   <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg2">
+            <a:lumMod val="90000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titre 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5706CF72-22A2-4A83-BB7E-615990D50AC1}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F1B5BD19-4D04-4721-98BC-9EA23ACCD76F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2318222" y="268007"/>
-            <a:ext cx="7729728" cy="1188720"/>
+            <a:off x="191028" y="156552"/>
+            <a:ext cx="9736102" cy="1280890"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="fr-FR" dirty="0"/>
-              <a:t>DECLINAISON DU COMPARATIF</a:t>
+              <a:rPr lang="fr-FR" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>La mise en place de la nouvelle dynastie</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:graphicFrame>
-[...1 lines deleted...]
-          <p:cNvPr id="4" name="Tableau 3">
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Image 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49848ACF-ABF5-43F8-98E7-F132DB2AF563}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CCBE89B8-A7D8-D2D3-3593-F9A104731BA5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvGraphicFramePr>
-[...580 lines deleted...]
-          <p:cNvPr id="5" name="Tableau 4">
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="59920" t="8724" r="14947" b="6454"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="392954" y="855124"/>
+            <a:ext cx="6159171" cy="5846324"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="ZoneTexte 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E165672D-1A3A-4430-AEE5-062D3E3CF0A0}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D84C65E-71E8-6E72-B623-5D1BDC24D7EE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvGraphicFramePr>
-[...568 lines deleted...]
-      </p:graphicFrame>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8706255" y="1252776"/>
+            <a:ext cx="2597285" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>Les </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0" err="1"/>
+              <a:t>laqab</a:t>
+            </a:r>
+            <a:endParaRPr lang="fr-FR" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="ZoneTexte 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{21AA2F96-2464-477C-C770-5608D9766F7E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7140102" y="1821508"/>
+            <a:ext cx="4474724" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>al-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0" err="1"/>
+              <a:t>Saffah</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t> : le Généreux</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="ZoneTexte 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A6BCBBF2-0FB3-B92E-DD88-D22C87F1842C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7140102" y="2390240"/>
+            <a:ext cx="4474724" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>al-Mansur : le Victorieux</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="ZoneTexte 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD23EBA4-786B-A396-2582-D4D7A50F8804}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7140102" y="2903950"/>
+            <a:ext cx="4474724" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>al-Mahdi : le Bien-Guidé</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="ZoneTexte 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34112930-8FF5-9267-DDC5-6C4960DF3C22}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7227651" y="3515447"/>
+            <a:ext cx="4474724" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>al-Hadi : le Guide</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="ZoneTexte 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A663D04-E823-5799-FA66-9A17CC9D9963}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7227651" y="4084179"/>
+            <a:ext cx="4474724" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>al-Rashid : le Bien-Dirigé</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="ZoneTexte 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B463EFE2-828B-9D12-05D8-427D528C1DF3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7227651" y="4652911"/>
+            <a:ext cx="4474724" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>al-Amin : le Fidèle</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="ZoneTexte 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{21F1DED7-3981-6B6A-9A29-B198AFBE47F6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7227651" y="5209386"/>
+            <a:ext cx="4474724" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>al-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0" err="1"/>
+              <a:t>Ma’mun</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t> : le Digne de confiance</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="ZoneTexte 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01D48408-AD0E-5C31-C44B-EE69F53BFCF7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7227651" y="5765861"/>
+            <a:ext cx="4474724" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>al-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0" err="1"/>
+              <a:t>Mu’tasim</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t> : le Confié à Dieu</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1704999177"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3494961899"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...118 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0">
   <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg2">
+            <a:lumMod val="90000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2050" name="Picture 2" descr="Résultat de recherche d'images pour &quot;dynastie abbasside&quot;">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89951875-B49D-41B3-AE6A-C2D808A82D07}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="6300317" y="395234"/>
+            <a:ext cx="5459558" cy="5962077"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titre 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E5BBCAB-8D72-428B-B57F-E1B5FA308679}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DEA5E9EC-F711-4ED7-B304-3EF953F967D3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2231136" y="166779"/>
-            <a:ext cx="7729728" cy="951194"/>
+            <a:off x="344424" y="300256"/>
+            <a:ext cx="5459558" cy="1280890"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="fr-FR" dirty="0"/>
-              <a:t>LE superlatif</a:t>
+              <a:rPr lang="fr-FR" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Le problème des Alides</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="ZoneTexte 4">
+          <p:cNvPr id="6" name="Espace réservé du contenu 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37119E30-9C4B-4A7A-AD1B-1408D4EF2543}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA9DA916-607F-43F8-95EB-E511F330A99F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="447344" y="1332582"/>
-            <a:ext cx="11504022" cy="830997"/>
+            <a:off x="666340" y="1581146"/>
+            <a:ext cx="4573438" cy="744069"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square">
-            <a:spAutoFit/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="fr-FR" sz="2400" dirty="0">
-[...47 lines deleted...]
-              <a:t>(Paul est le moins savant).</a:t>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>Les abbassides tentent d’expliquer que l’oncle paternel passe avant le fils par la fille</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="ZoneTexte 5">
+          <p:cNvPr id="8" name="Espace réservé du contenu 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{060193C3-E536-4F3F-BD6E-846A068E78BE}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1FCFDE9-6E66-4D2C-A649-8CC4E7E2093B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="414574" y="2497818"/>
-            <a:ext cx="11362851" cy="1107996"/>
+            <a:off x="666340" y="2924714"/>
+            <a:ext cx="4573438" cy="744069"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square">
-            <a:spAutoFit/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="fr-FR" sz="2400" dirty="0">
-[...85 lines deleted...]
-            </a:endParaRPr>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>Al-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0" err="1"/>
+              <a:t>Ma’mûn</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t> (813-833) nomme en 816 l’Alide Ali al-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0" err="1"/>
+              <a:t>Ridâ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t> comme son successeur</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="ZoneTexte 6">
+          <p:cNvPr id="10" name="Espace réservé du contenu 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A637D55A-F627-4B62-9483-444F64BEFCC5}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66A2F93B-4E96-4C05-BAF9-70C22CC4A04D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="447344" y="4557763"/>
-            <a:ext cx="11362851" cy="461665"/>
+            <a:off x="787484" y="4390100"/>
+            <a:ext cx="4573438" cy="744069"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square">
-            <a:spAutoFit/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="fr-FR" sz="2400" dirty="0">
-[...3 lines deleted...]
-              <a:t>Il existe toutefois un certain nombre d’exception :</a:t>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>817 : révolte de Bagdad</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="ZoneTexte 7">
+          <p:cNvPr id="11" name="Espace réservé du contenu 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78532D79-C8A6-400B-9904-36E955A3E66F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC316B20-C818-4EB2-BCC8-869E83500F62}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1306626" y="5063752"/>
-            <a:ext cx="10644739" cy="461665"/>
+            <a:off x="787484" y="5276854"/>
+            <a:ext cx="4573438" cy="744069"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square">
-            <a:spAutoFit/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0">
-[...305 lines deleted...]
-            <a:endParaRPr lang="fr-FR" sz="2400" dirty="0"/>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>818 : mort d’Ali Al </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0" err="1"/>
+              <a:t>Ridâ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>, al-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0" err="1"/>
+              <a:t>Ma’mûn</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t> désigne son frère al-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0" err="1"/>
+              <a:t>Mu’tasim</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t> pour lui succéder</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1119140245"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4134220188"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="6" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="5"/>
+                                          <p:spTgt spid="6">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="7" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="8" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="10" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="6"/>
+                                          <p:spTgt spid="8">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="11" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="12" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="13" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="14" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="12"/>
+                                          <p:spTgt spid="10">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="15" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="16" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="17" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="18" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="7"/>
-[...134 lines deleted...]
-                                          <p:spTgt spid="10"/>
+                                          <p:spTgt spid="11">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
-      <p:bldP spid="5" grpId="0"/>
-[...5 lines deleted...]
-      <p:bldP spid="12" grpId="0"/>
+      <p:bldP spid="6" grpId="0" build="p"/>
+      <p:bldP spid="8" grpId="0" build="p"/>
+      <p:bldP spid="10" grpId="0" build="p"/>
+      <p:bldP spid="11" grpId="0" build="p"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0">
   <p:cSld>
-    <p:spTree>
-[...1056 lines deleted...]
-  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg2">
+            <a:lumMod val="90000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titre 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7474155C-2F44-4092-B8C2-42DE358D38FB}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA242FD3-F1B0-4188-A2A2-D78FE1EFD667}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2046059" y="147226"/>
-            <a:ext cx="7729728" cy="898943"/>
+            <a:off x="151283" y="238922"/>
+            <a:ext cx="8911687" cy="1280890"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="fr-FR" dirty="0"/>
-              <a:t>Exercices</a:t>
+              <a:rPr lang="fr-FR" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>La fondation de Bagdad</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="ZoneTexte 8">
-[...1357 lines deleted...]
-        <p:nvSpPr>
           <p:cNvPr id="3" name="Espace réservé du contenu 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D42D6DC-1905-43AD-B259-4F492D8E5BED}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A594EB86-5AEC-4B79-B775-027C94F3077A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="420785" y="1824325"/>
-            <a:ext cx="6569675" cy="713778"/>
+            <a:off x="451526" y="1332983"/>
+            <a:ext cx="3084425" cy="765243"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...35 lines deleted...]
-            <a:endParaRPr lang="fr-FR" sz="2800" dirty="0"/>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>Al-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0" err="1"/>
+              <a:t>Saffah</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t> (749-754) s’établit à </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0" err="1"/>
+              <a:t>Hira</a:t>
+            </a:r>
+            <a:endParaRPr lang="fr-FR" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Titre 1">
+          <p:cNvPr id="6" name="Espace réservé du contenu 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE339907-3C42-460D-B434-46A32AEEFA9E}"/>
-[...32 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{314EDDF4-124B-2A07-DC33-3427A8BD8927}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7EC7E90F-0DFB-4078-B50A-60FBF51FCFAA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="420785" y="2444099"/>
-            <a:ext cx="6569675" cy="713778"/>
+            <a:off x="332621" y="4509687"/>
+            <a:ext cx="3680628" cy="765243"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
-            <a:normAutofit/>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...10 lines deleted...]
-              <a:buChar char="•"/>
+            <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
-                    <a:lumMod val="85000"/>
-                    <a:lumOff val="15000"/>
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...10 lines deleted...]
-              <a:buChar char="•"/>
+            <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
               <a:defRPr sz="1600" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
-                    <a:lumMod val="85000"/>
-                    <a:lumOff val="15000"/>
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...15 lines deleted...]
-                    <a:lumOff val="15000"/>
+            <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="914400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...15 lines deleted...]
-                    <a:lumOff val="15000"/>
+            <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...15 lines deleted...]
-                    <a:lumOff val="15000"/>
+            <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="1312863" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...13 lines deleted...]
-                  <a:schemeClr val="tx1"/>
+            <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="1484313" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...13 lines deleted...]
-                  <a:schemeClr val="tx1"/>
+            <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="1657350" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...13 lines deleted...]
-                  <a:schemeClr val="tx1"/>
+            <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="1882775" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...13 lines deleted...]
-                  <a:schemeClr val="tx1"/>
+            <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...33 lines deleted...]
-            <a:endParaRPr lang="fr-FR" sz="2800" dirty="0"/>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>758 : Al-Mansûr fonde sur le site de Bagdad </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" i="1" dirty="0" err="1"/>
+              <a:t>Madinat</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" i="1" dirty="0"/>
+              <a:t> al-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" i="1" dirty="0" err="1"/>
+              <a:t>Salâm</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>(= la ville du salut)</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Espace réservé du contenu 2">
+          <p:cNvPr id="7" name="Espace réservé du contenu 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF454F9E-8E2D-69DF-88A4-ECAA12C02800}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB2D3B48-8964-4271-A5E7-CC6122F47140}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="420785" y="3420762"/>
-            <a:ext cx="8535208" cy="713778"/>
+            <a:off x="332621" y="2587614"/>
+            <a:ext cx="3203330" cy="765243"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
-            <a:normAutofit/>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...10 lines deleted...]
-              <a:buChar char="•"/>
+            <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
-                    <a:lumMod val="85000"/>
-                    <a:lumOff val="15000"/>
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...10 lines deleted...]
-              <a:buChar char="•"/>
+            <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
               <a:defRPr sz="1600" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
-                    <a:lumMod val="85000"/>
-                    <a:lumOff val="15000"/>
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...15 lines deleted...]
-                    <a:lumOff val="15000"/>
+            <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="914400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...15 lines deleted...]
-                    <a:lumOff val="15000"/>
+            <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...15 lines deleted...]
-                    <a:lumOff val="15000"/>
+            <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="1312863" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...13 lines deleted...]
-                  <a:schemeClr val="tx1"/>
+            <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="1484313" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...13 lines deleted...]
-                  <a:schemeClr val="tx1"/>
+            <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="1657350" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...13 lines deleted...]
-                  <a:schemeClr val="tx1"/>
+            <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="1882775" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...13 lines deleted...]
-                  <a:schemeClr val="tx1"/>
+            <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...29 lines deleted...]
-            <a:endParaRPr lang="fr-FR" sz="2800" dirty="0"/>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>Al-Mansûr (754-775) s’établit tout d’abord autour de </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0" err="1"/>
+              <a:t>Koufa</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>, mais danger chiite</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...1 lines deleted...]
-          <p:cNvPr id="6" name="Espace réservé du contenu 2">
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5122" name="Picture 2" descr="Résultat de recherche d'images pour &quot;l'empire abbasside&quot;">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A1799F09-FC8B-4607-71D2-21BDC4CE3574}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E9288207-104F-4E9F-BC90-B6B61094166A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr txBox="1">
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="420785" y="4134540"/>
-            <a:ext cx="8535208" cy="713778"/>
+            <a:off x="5208860" y="1848790"/>
+            <a:ext cx="6862334" cy="4124848"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
         </p:spPr>
-        <p:txBody>
-[...809 lines deleted...]
-      </p:sp>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1742751688"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="517055689"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
@@ -10084,2227 +10848,3737 @@
                     <p:cTn id="7" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="8" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="10" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="2">
+                                          <p:spTgt spid="7">
                                             <p:txEl>
                                               <p:pRg st="0" end="0"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="11" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="12" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="13" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="14" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="4">
-[...150 lines deleted...]
-                                          </p:spTgt>
+                                          <p:spTgt spid="6"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="3" grpId="0" build="p"/>
-      <p:bldP spid="2" grpId="0" build="p"/>
-[...1 lines deleted...]
-      <p:bldP spid="6" grpId="0" build="p"/>
+      <p:bldP spid="6" grpId="0"/>
       <p:bldP spid="7" grpId="0" build="p"/>
-      <p:bldP spid="8" grpId="0" build="p"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0">
   <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg2">
+            <a:lumMod val="90000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Titre 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6CC5E3C1-3CAD-43B3-84EC-982A59ECF667}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3085323" y="285440"/>
+            <a:ext cx="8911687" cy="1280890"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Bagdad, ville califale</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Espace réservé du contenu 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{246F2913-0A0C-4C38-B858-D26A61D7EB51}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="fr-FR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6146" name="Picture 2" descr="Résultat de recherche d'images pour &quot;Bagdad&quot;">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD018ED9-9127-4F9D-8585-DE8609D3299E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="-1" y="1218095"/>
+            <a:ext cx="10532339" cy="5619012"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6148" name="Picture 4" descr="Résultat de recherche d'images pour &quot;Bagdad moyen age&quot;">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00798D7A-51F3-491E-898E-CE820AD1BFA0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="113" t="-2030" r="-113" b="8942"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="2834226" y="925885"/>
+            <a:ext cx="9270225" cy="5911222"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1955394623"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6148"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg2">
+            <a:lumMod val="90000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{310C7AA4-E55A-8C05-B9C9-389B44D5EEAE}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2FC8637-F45B-CC69-59CE-4E63CC1D8E94}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Image 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7603C83B-5329-7E1C-3923-40A588A322AA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="86686" y="1504577"/>
+            <a:ext cx="12018627" cy="5188053"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Espace réservé du contenu 2">
+          <p:cNvPr id="9" name="Titre 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{59F7538F-4FAE-2EB3-E6EB-CC63FE578F47}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{739F28C5-9E15-7E29-0114-B8B26BAD5065}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3406336" y="586998"/>
+            <a:ext cx="8911687" cy="1280890"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Un empire oriental</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3114767633"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg2">
+            <a:lumMod val="90000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Titre 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E857DC5-2A83-477A-9E9D-625CFB5747E6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2589212" y="1755842"/>
+            <a:ext cx="8915399" cy="2262781"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>II. L’âge d’or d’un empire musulman</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Sous-titre 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C16795DC-D370-488B-AAE8-ECEE2A869BA3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="fr-FR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="609640379"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg2">
+            <a:lumMod val="90000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Titre 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E08D8F2C-3C59-4C56-95C4-EA658697CF41}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="239057" y="214284"/>
+            <a:ext cx="8911687" cy="1280890"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Le califat : un pouvoir qui vient de Dieu</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Espace réservé du contenu 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{07183CA1-ABCA-4487-8BED-304EAEFEDBCC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="420785" y="1268847"/>
-            <a:ext cx="6569675" cy="713778"/>
+            <a:off x="332738" y="1569323"/>
+            <a:ext cx="3037011" cy="736060"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...19 lines deleted...]
-            <a:endParaRPr lang="fr-FR" sz="2800" dirty="0"/>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>Titre d’al-Mansûr : « le pouvoir (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" i="1" dirty="0"/>
+              <a:t>sultân</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>) de Dieu sur terre ».</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Titre 1">
+          <p:cNvPr id="9" name="Espace réservé du contenu 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2370393D-73C9-2CB3-E433-3C03BEDC09CC}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43D31B61-1D94-4C4B-AA98-582F23E33DF3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="332738" y="3060970"/>
+            <a:ext cx="3037011" cy="736060"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>Symbolique du pouvoir : manteau, épée et baguette de Mahomet</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 2" descr="Résultat de recherche d'images pour &quot;calife mahomet&quot;">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{262DFAAC-5B37-4519-A827-6BB996DB53DF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="8180962" y="1603348"/>
+            <a:ext cx="3856558" cy="4648530"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Espace réservé du contenu 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2591FA9-F811-5304-8E9F-B6A91B3CA8B9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="332738" y="4768938"/>
+            <a:ext cx="2649676" cy="736060"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>Dans leurs étendards, remplacent le blanc par le noir</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Image 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F4380B6-B3D6-743F-7EFE-2AAFAF74D4E3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3325089" y="1603348"/>
+            <a:ext cx="4731185" cy="4698460"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1087399154"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="5">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="7" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="8" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="10" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="9"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="11" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="12" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="13" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="14" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="15" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="16" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="17" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="18" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="7"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="5" grpId="0" build="p"/>
+      <p:bldP spid="9" grpId="0"/>
+      <p:bldP spid="3" grpId="0"/>
+    </p:bldLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg2">
+            <a:lumMod val="90000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Titre 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E08D8F2C-3C59-4C56-95C4-EA658697CF41}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2231136" y="142041"/>
-            <a:ext cx="7729728" cy="927098"/>
+            <a:off x="326379" y="269266"/>
+            <a:ext cx="11132805" cy="1280890"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="fr-FR" dirty="0"/>
-              <a:t>CONJUGAISON</a:t>
+              <a:rPr lang="fr-FR" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>La récupération de la symbolique sassanide</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Espace réservé du contenu 2">
+          <p:cNvPr id="5" name="Espace réservé du contenu 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B746613-4513-DF92-F1BB-4CE64CB6547D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{07183CA1-ABCA-4487-8BED-304EAEFEDBCC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="512554" y="1691175"/>
+            <a:ext cx="4695843" cy="736060"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>La sacralisation du souverain</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Espace réservé du contenu 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43D31B61-1D94-4C4B-AA98-582F23E33DF3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="420784" y="1920515"/>
-            <a:ext cx="6569675" cy="713778"/>
+            <a:off x="512554" y="2877286"/>
+            <a:ext cx="5040454" cy="736060"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>Le luxe de la vie de cour</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Espace réservé du contenu 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A97F6E48-18F3-4690-9CFC-228702236694}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="439089" y="3980714"/>
+            <a:ext cx="5040454" cy="736060"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...10 lines deleted...]
-              <a:buChar char="•"/>
+            <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
-                    <a:lumMod val="85000"/>
-                    <a:lumOff val="15000"/>
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...10 lines deleted...]
-              <a:buChar char="•"/>
+            <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
               <a:defRPr sz="1600" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
-                    <a:lumMod val="85000"/>
-                    <a:lumOff val="15000"/>
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...15 lines deleted...]
-                    <a:lumOff val="15000"/>
+            <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="914400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...15 lines deleted...]
-                    <a:lumOff val="15000"/>
+            <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...15 lines deleted...]
-                    <a:lumOff val="15000"/>
+            <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="1312863" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...13 lines deleted...]
-                  <a:schemeClr val="tx1"/>
+            <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="1484313" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...13 lines deleted...]
-                  <a:schemeClr val="tx1"/>
+            <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="1657350" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...13 lines deleted...]
-                  <a:schemeClr val="tx1"/>
+            <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="1882775" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...13 lines deleted...]
-                  <a:schemeClr val="tx1"/>
+            <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...21 lines deleted...]
-              <a:t> </a:t>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>Chambellans, esclaves eunuques et affranchis</a:t>
             </a:r>
           </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11266" name="Picture 2" descr="Résultat de recherche d'images pour &quot;calife haroun al rachid&quot;">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A639E563-C885-4822-B979-FABAEE98D354}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="6149650" y="1220160"/>
+            <a:ext cx="5715971" cy="5521108"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1035750104"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="5">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="7" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="8" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="10" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="9"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="11" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="12" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="11266"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="13" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="14" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="15" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="16" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="11"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="5" grpId="0" build="p"/>
+      <p:bldP spid="9" grpId="0"/>
+      <p:bldP spid="11" grpId="0"/>
+    </p:bldLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg2">
+            <a:lumMod val="90000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Titre 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E08D8F2C-3C59-4C56-95C4-EA658697CF41}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="195113" y="307619"/>
+            <a:ext cx="8911687" cy="1280890"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-            <a:endParaRPr lang="fr-FR" sz="2800" dirty="0"/>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Les pouvoirs du calife</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Espace réservé du contenu 2">
+          <p:cNvPr id="5" name="Espace réservé du contenu 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B07F8FB0-4602-0266-EB9E-D179D6ECBC7A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{07183CA1-ABCA-4487-8BED-304EAEFEDBCC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="698410" y="1831438"/>
+            <a:ext cx="4695843" cy="736060"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>Le calife comme imam, qui dirige la </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" i="1" dirty="0"/>
+              <a:t>Salât al-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" i="1" dirty="0" err="1"/>
+              <a:t>Joumou’a</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>(grande prière du vendredi)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Espace réservé du contenu 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43D31B61-1D94-4C4B-AA98-582F23E33DF3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="420785" y="2642077"/>
-            <a:ext cx="8535208" cy="713778"/>
+            <a:off x="698410" y="3198391"/>
+            <a:ext cx="5040454" cy="736060"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>A la conduite du </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" i="1" dirty="0"/>
+              <a:t>jihad</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t> et du </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" i="1" dirty="0" err="1"/>
+              <a:t>hâjj</a:t>
+            </a:r>
+            <a:endParaRPr lang="fr-FR" i="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Espace réservé du contenu 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A97F6E48-18F3-4690-9CFC-228702236694}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="698410" y="4254058"/>
+            <a:ext cx="4397360" cy="736060"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...10 lines deleted...]
-              <a:buChar char="•"/>
+            <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
-                    <a:lumMod val="85000"/>
-                    <a:lumOff val="15000"/>
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...10 lines deleted...]
-              <a:buChar char="•"/>
+            <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
               <a:defRPr sz="1600" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
-                    <a:lumMod val="85000"/>
-                    <a:lumOff val="15000"/>
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...15 lines deleted...]
-                    <a:lumOff val="15000"/>
+            <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="914400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...15 lines deleted...]
-                    <a:lumOff val="15000"/>
+            <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...15 lines deleted...]
-                    <a:lumOff val="15000"/>
+            <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="1312863" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...13 lines deleted...]
-                  <a:schemeClr val="tx1"/>
+            <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="1484313" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...13 lines deleted...]
-                  <a:schemeClr val="tx1"/>
+            <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="1657350" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...13 lines deleted...]
-                  <a:schemeClr val="tx1"/>
+            <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="1882775" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...13 lines deleted...]
-                  <a:schemeClr val="tx1"/>
+            <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...5 lines deleted...]
-              <a:t>Vous aimez = amatis</a:t>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>Responsable de la justice</a:t>
             </a:r>
           </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Picture 2" descr="Résultat de recherche d'images pour &quot;calife abbasside&quot;">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5AA77902-9DCA-41DA-997C-C9DF6F8AA6C4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="5458438" y="476655"/>
+            <a:ext cx="6733563" cy="6381345"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3573961588"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="5">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="7" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="8" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="10" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="9"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="11" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="12" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="13" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="14" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="11"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="15" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="16" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="8"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="5" grpId="0" build="p"/>
+      <p:bldP spid="9" grpId="0"/>
+      <p:bldP spid="11" grpId="0"/>
+    </p:bldLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg2">
+            <a:lumMod val="90000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Titre 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2E848B1-6077-44F9-8466-FF57E1210E32}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="190645"/>
+            <a:ext cx="8911687" cy="1280890"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-            <a:endParaRPr lang="fr-FR" sz="2800" dirty="0"/>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Le gouvernement de l’empire</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Espace réservé du contenu 2">
+          <p:cNvPr id="3" name="Espace réservé du contenu 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E4277539-DC84-A0E1-F937-D32F368170CB}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C897402-DF18-4382-AAD6-234F48B8B099}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="305610" y="1811230"/>
+            <a:ext cx="8915400" cy="765243"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>Les gouverneurs (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" i="1" dirty="0"/>
+              <a:t>wali</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Espace réservé du contenu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D1FDD49E-1CFD-4782-ABF2-7103C3C2079A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="420785" y="3363639"/>
-            <a:ext cx="8535208" cy="713778"/>
+            <a:off x="305610" y="3157117"/>
+            <a:ext cx="8915400" cy="765243"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...10 lines deleted...]
-              <a:buChar char="•"/>
+            <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
-                    <a:lumMod val="85000"/>
-                    <a:lumOff val="15000"/>
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...10 lines deleted...]
-              <a:buChar char="•"/>
+            <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
               <a:defRPr sz="1600" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
-                    <a:lumMod val="85000"/>
-                    <a:lumOff val="15000"/>
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...15 lines deleted...]
-                    <a:lumOff val="15000"/>
+            <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="914400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...15 lines deleted...]
-                    <a:lumOff val="15000"/>
+            <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...15 lines deleted...]
-                    <a:lumOff val="15000"/>
+            <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="1312863" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...13 lines deleted...]
-                  <a:schemeClr val="tx1"/>
+            <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="1484313" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...13 lines deleted...]
-                  <a:schemeClr val="tx1"/>
+            <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="1657350" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...13 lines deleted...]
-                  <a:schemeClr val="tx1"/>
+            <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="1882775" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...13 lines deleted...]
-                  <a:schemeClr val="tx1"/>
+            <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...18 lines deleted...]
-            <a:endParaRPr lang="fr-FR" sz="2800" dirty="0"/>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>Les cadis, avec le grand cadi de Bagdad</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...1 lines deleted...]
-          <p:cNvPr id="7" name="Espace réservé du contenu 2">
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="12290" name="Picture 2" descr="Résultat de recherche d'images pour &quot;cadi islam miniature&quot;">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A9106B9-A5DF-A67E-7293-4C47F6F736CC}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D889AEC1-CB4F-4C50-B1C3-D6C977998A04}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr txBox="1">
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="420785" y="4015307"/>
-            <a:ext cx="8535208" cy="713778"/>
+            <a:off x="5496128" y="831090"/>
+            <a:ext cx="6695872" cy="5010516"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
         </p:spPr>
-        <p:txBody>
-[...1011 lines deleted...]
-      </p:sp>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="601975344"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1823333741"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
@@ -12350,6256 +14624,3189 @@
                     <p:cTn id="7" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="8" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="10" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="2">
+                                          <p:spTgt spid="4"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="3" grpId="0" build="p"/>
+      <p:bldP spid="4" grpId="0"/>
+    </p:bldLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg2">
+            <a:lumMod val="90000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Titre 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{45E2E711-D00D-4C23-A3A4-2C5E4EB19D83}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2530846" y="680638"/>
+            <a:ext cx="10836613" cy="1280890"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="4200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>749-750 : révolution abbasside</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Espace réservé du contenu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5036D22B-57D6-48CA-A3B2-D331164E1C66}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2530846" y="1961528"/>
+            <a:ext cx="8915400" cy="751643"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" dirty="0"/>
+              <a:t>L’arrivée au pouvoir du clan des Hachémites</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangle 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5357CBDB-3121-402A-9230-F9E70D76EBF0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3174459" y="2926591"/>
+            <a:ext cx="7837252" cy="2308324"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>                                                           </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0" err="1"/>
+              <a:t>Hashim</a:t>
+            </a:r>
+            <a:endParaRPr lang="fr-FR" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>                                                                |</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>                                                      </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0" err="1"/>
+              <a:t>Abd</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t> al-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0" err="1"/>
+              <a:t>Muttalib</a:t>
+            </a:r>
+            <a:endParaRPr lang="fr-FR" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>                                                                |</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>        |                                                      |                                     |</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>   Abdallah                                        Abu </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0" err="1"/>
+              <a:t>Tâlib</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>                      Al-Abbas</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>        |                                                      |</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>  Muhammad                                        Ali</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="10" name="Connecteur droit 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5AC1A0E1-E5AA-40B1-9FFD-2B89BC574CC8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3832701" y="4105074"/>
+            <a:ext cx="6108967" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="6" name="Connecteur droit avec flèche 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1200E7A8-F408-AA6F-1B19-618C54603E2E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9961120" y="4649821"/>
+            <a:ext cx="0" cy="1361873"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="19050">
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="dk1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="dk1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="dk1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="ZoneTexte 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84BB4AF6-0FBE-E896-2A33-32F2B904C1DE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9358008" y="6053794"/>
+            <a:ext cx="1498059" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="1800" dirty="0"/>
+              <a:t>Abbassides</a:t>
+            </a:r>
+            <a:endParaRPr lang="fr-FR" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2788220112"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
                                             <p:txEl>
                                               <p:pRg st="0" end="0"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
-                    <p:cTn id="11" fill="hold">
+                    <p:cTn id="7" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn id="12" fill="hold">
+                          <p:cTn id="8" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="13" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="14" dur="1" fill="hold">
+                                        <p:cTn id="10" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="4">
-[...3 lines deleted...]
-                                          </p:spTgt>
+                                          <p:spTgt spid="4"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="11" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="12" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="10"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="3" grpId="0" build="p"/>
+      <p:bldP spid="4" grpId="0"/>
+    </p:bldLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg2">
+            <a:lumMod val="90000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Espace réservé du contenu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6EB985DF-7FC8-494E-B4B1-87D143A7DDC9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="624224" y="2801849"/>
+            <a:ext cx="5056258" cy="750651"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>Le vizir, qui dirige l’administration</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="fr-FR" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Espace réservé du contenu 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3761B987-BD18-4142-9F96-18EEA92A1739}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="624224" y="1672404"/>
+            <a:ext cx="4414704" cy="545502"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>Les </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" i="1" dirty="0" err="1"/>
+              <a:t>kuttâb</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>, qui gèrent les nombreux bureaux (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" i="1" dirty="0" err="1"/>
+              <a:t>diwans</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Titre 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C301F74-A361-461E-ABB6-CE63DCE9410D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="170738" y="240069"/>
+            <a:ext cx="8911687" cy="1280890"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>La bureaucratie de Bagdad</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="12" name="Picture 2" descr="Résultat de recherche d'images pour &quot;calife&quot;">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE65412B-5D79-4EB7-A383-CB7F63284A06}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="6965004" y="117098"/>
+            <a:ext cx="5056258" cy="6667593"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Espace réservé du contenu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B33AE039-E897-4E1A-B1CF-4ABED24C28FD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="624224" y="3931060"/>
+            <a:ext cx="8915400" cy="750651"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>L’armée</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="fr-FR" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="815178298"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
                   <p:par>
-                    <p:cTn id="15" fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn id="16" fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="17" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="18" dur="1" fill="hold">
-[...146 lines deleted...]
-                                        <p:cTn id="30" dur="1" fill="hold">
+                                        <p:cTn id="6" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="9">
                                             <p:txEl>
                                               <p:pRg st="0" end="0"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
-                    <p:cTn id="31" fill="hold">
+                    <p:cTn id="7" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn id="32" fill="hold">
+                          <p:cTn id="8" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="33" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="34" dur="1" fill="hold">
+                                        <p:cTn id="10" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="10">
+                                          <p:spTgt spid="5">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="11" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="12" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="12"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="13" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="14" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="15" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="16" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="13">
                                             <p:txEl>
                                               <p:pRg st="0" end="0"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
-      <p:bldP spid="3" grpId="0" build="p"/>
-[...4 lines deleted...]
-      <p:bldP spid="8" grpId="0" build="p"/>
       <p:bldP spid="9" grpId="0" build="p"/>
-      <p:bldP spid="10" grpId="0" build="p"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0">
   <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg2">
+            <a:lumMod val="90000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titre 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED70D27D-8355-24E9-8D89-A10EF94AC710}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7ADE2E2F-AD64-4B87-AE65-4B057975A6A7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2299502" y="263937"/>
-            <a:ext cx="7729728" cy="1188720"/>
+            <a:off x="185170" y="153981"/>
+            <a:ext cx="8911687" cy="1280890"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="fr-FR" dirty="0"/>
-[...53 lines deleted...]
-              <a:t> = j’aime le seigneur du monastère</a:t>
+              <a:rPr lang="fr-FR" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>La richesse de la civilisation abbasside</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Espace réservé du contenu 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{726DC3CC-7E8A-9D79-6523-12A5A46FB3C3}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{957C7D24-F266-4838-8A56-AF99D531BEB6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="880900" y="2777453"/>
-            <a:ext cx="9148330" cy="651547"/>
+            <a:off x="3528367" y="4693617"/>
+            <a:ext cx="8126969" cy="689730"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...10 lines deleted...]
-              <a:buChar char="•"/>
+            <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
-                    <a:lumMod val="85000"/>
-                    <a:lumOff val="15000"/>
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...10 lines deleted...]
-              <a:buChar char="•"/>
+            <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
               <a:defRPr sz="1600" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
-                    <a:lumMod val="85000"/>
-                    <a:lumOff val="15000"/>
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...15 lines deleted...]
-                    <a:lumOff val="15000"/>
+            <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="914400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...15 lines deleted...]
-                    <a:lumOff val="15000"/>
+            <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...15 lines deleted...]
-                    <a:lumOff val="15000"/>
+            <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="1312863" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...13 lines deleted...]
-                  <a:schemeClr val="tx1"/>
+            <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="1484313" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...13 lines deleted...]
-                  <a:schemeClr val="tx1"/>
+            <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="1657350" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...13 lines deleted...]
-                  <a:schemeClr val="tx1"/>
+            <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="1882775" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...13 lines deleted...]
-                  <a:schemeClr val="tx1"/>
+            <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="fr-FR" dirty="0" err="1"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="fr-FR" dirty="0"/>
-              <a:t> castra consules </a:t>
-[...7 lines deleted...]
-              <a:t> = les consuls ont détruit les châteaux des moines</a:t>
+              <a:t>Le rôle des dissidences religieuses</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espace réservé du contenu 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84913D91-2A70-6975-B8E3-5B58669C46A8}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63A6E145-989E-46E5-B88E-19B39DE63C3D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="880900" y="3676898"/>
-            <a:ext cx="9148330" cy="651547"/>
+            <a:off x="2663791" y="4828160"/>
+            <a:ext cx="8915400" cy="823609"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...10 lines deleted...]
-              <a:buChar char="•"/>
+            <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
-                    <a:lumMod val="85000"/>
-                    <a:lumOff val="15000"/>
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...10 lines deleted...]
-              <a:buChar char="•"/>
+            <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
               <a:defRPr sz="1600" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
-                    <a:lumMod val="85000"/>
-                    <a:lumOff val="15000"/>
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...15 lines deleted...]
-                    <a:lumOff val="15000"/>
+            <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="914400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...15 lines deleted...]
-                    <a:lumOff val="15000"/>
+            <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...15 lines deleted...]
-                    <a:lumOff val="15000"/>
+            <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="1312863" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...13 lines deleted...]
-                  <a:schemeClr val="tx1"/>
+            <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="1484313" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...13 lines deleted...]
-                  <a:schemeClr val="tx1"/>
+            <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="1657350" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...13 lines deleted...]
-                  <a:schemeClr val="tx1"/>
+            <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="1882775" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...13 lines deleted...]
-                  <a:schemeClr val="tx1"/>
+            <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="fr-FR" dirty="0" err="1"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="fr-FR" dirty="0"/>
-              <a:t> a </a:t>
-[...31 lines deleted...]
-              <a:t> = l’évêque est aimé par les moines du monastère saint Paul</a:t>
+              <a:t>Le rôle du judaïsme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="13314" name="Picture 2" descr="Résultat de recherche d'images pour &quot;califat abbasside économie&quot;">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{36A438BD-ED35-4C68-8AB2-E5D4F552C4B0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="-6710" y="1298455"/>
+            <a:ext cx="12198710" cy="5559545"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1984497599"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="117159559"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="7" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="8" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="10" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="5"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="4" grpId="0"/>
+      <p:bldP spid="5" grpId="0"/>
+    </p:bldLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0">
   <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg2">
+            <a:lumMod val="90000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titre 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A2EDFCA1-965E-4DFC-9AF9-84D6337D6AD3}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1099D487-011A-427F-B8DC-20640AE568AE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1598405" y="370043"/>
-            <a:ext cx="8995189" cy="1188720"/>
+            <a:off x="170737" y="283642"/>
+            <a:ext cx="8911687" cy="1280890"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="fr-FR" dirty="0"/>
-              <a:t>RAPPEL : La première classe d’adjectifs</a:t>
+              <a:rPr lang="fr-FR" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>La place centrale des souks</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:graphicFrame>
-[...1 lines deleted...]
-          <p:cNvPr id="7" name="Espace réservé du contenu 6">
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="14340" name="Picture 4" descr="Résultat de recherche d'images pour &quot;souks moyen age&quot;">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E7793E2-74CD-4306-886E-6C48BE642247}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31D5A86B-C27C-4C97-B187-A55D73BC9E10}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvGraphicFramePr>
-[...761 lines deleted...]
-          <p:cNvPr id="9" name="ZoneTexte 8">
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
             <a:extLst>
-              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84E35C90-AB8E-42EF-AC79-A88E37F6CE50}"/>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
-          </p:cNvPr>
-[...3 lines deleted...]
-        <p:spPr>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="5246703" y="1752198"/>
-            <a:ext cx="1970843" cy="461665"/>
+            <a:off x="0" y="1694822"/>
+            <a:ext cx="5526500" cy="4200140"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
         </p:spPr>
-        <p:txBody>
-[...16 lines deleted...]
-      </p:sp>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="14342" name="Picture 6" descr="Résultat de recherche d'images pour &quot;souks moyen age&quot;">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5337789D-348C-4989-A0B0-B3F4D32B67D0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="5885234" y="1694821"/>
+            <a:ext cx="6306766" cy="4204511"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="380074624"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2673039709"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="14340"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="7" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="8" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="10" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="14342"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0">
   <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg2">
+            <a:lumMod val="90000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C100E148-8255-C694-0F31-F187BC603C4A}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:graphicFrame>
-[...1 lines deleted...]
-          <p:cNvPr id="7" name="Espace réservé du contenu 6">
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Titre 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E7793E2-74CD-4306-886E-6C48BE642247}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1709E155-500C-CCAF-A0C9-4D95C87C3CB8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvGraphicFramePr>
-[...1 lines deleted...]
-          </p:cNvGraphicFramePr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1"/>
+            <p:ph type="title"/>
           </p:nvPr>
-        </p:nvGraphicFramePr>
-[...752 lines deleted...]
-      </p:graphicFrame>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="170737" y="283642"/>
+            <a:ext cx="8911687" cy="1280890"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Une prospérité économique</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Image 2" descr="Smarthistory  –  Arts of the Islamic world: The early period">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A9F3C1C-B24F-9B41-2D1E-60C7FF81667D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="322592" y="1080987"/>
+            <a:ext cx="4580491" cy="4045490"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="ZoneTexte 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D1E416E9-08D4-C26E-FCC7-FC90B0D20B0F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="678504" y="5208664"/>
+            <a:ext cx="4058866" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>IXe siècle</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="1800" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>, Basra (British </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="1800" b="0" i="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>museum</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="1800" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>) </a:t>
+            </a:r>
+            <a:endParaRPr lang="fr-FR" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Image 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40E95AA5-4962-3753-EC27-98DA5465FED8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5541524" y="1080986"/>
+            <a:ext cx="6294848" cy="4045489"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="ZoneTexte 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81B8491F-93FA-F4A5-4E47-4607F6F3AB25}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5732266" y="5242784"/>
+            <a:ext cx="6104106" cy="646331"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>Suaire de saint Josse : tapis de soie pour selle du Khorassan, Xe s. (Louvre)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3218726726"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2013278332"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0">
   <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg2">
+            <a:lumMod val="90000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Titre 1">
+          <p:cNvPr id="2" name="Titre 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE339907-3C42-460D-B434-46A32AEEFA9E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3186CB43-46A4-4F62-AF64-CD28A93A116E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2231136" y="414185"/>
-            <a:ext cx="7729728" cy="1188720"/>
+            <a:off x="131827" y="166910"/>
+            <a:ext cx="11648369" cy="1280890"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="fr-FR" dirty="0"/>
-[...8 lines deleted...]
-              <a:t> classe, type Fortis, E</a:t>
+              <a:rPr lang="fr-FR" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Les minorités religieuses comme intermédiaires</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:graphicFrame>
-[...4 lines deleted...]
-          </p:cNvGraphicFramePr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1026" name="Picture 2" descr="https://upload.wikimedia.org/wikipedia/commons/thumb/5/56/Cairo_Genizah_Fragment.jpg/220px-Cairo_Genizah_Fragment.jpg">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05B47E0C-281C-4D74-B460-FBA51B5C9DF8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
-            <p:extLst>
-[...3 lines deleted...]
-            </p:extLst>
           </p:nvPr>
-        </p:nvGraphicFramePr>
-[...1122 lines deleted...]
-        <p:spPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="3591499" y="1760723"/>
-            <a:ext cx="2622013" cy="369332"/>
+            <a:off x="7694579" y="1447799"/>
+            <a:ext cx="4269389" cy="5278517"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
         </p:spPr>
-        <p:txBody>
-[...15 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1028" name="Picture 4" descr="https://upload.wikimedia.org/wikipedia/commons/thumb/3/39/Cairo_-_Coptic_area_-_Ben_Ezra_Synagogue.JPG/1280px-Cairo_-_Coptic_area_-_Ben_Ezra_Synagogue.JPG">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7AD368FB-1CC0-4D83-950F-EE842592BBC1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="8736377" y="1760723"/>
-            <a:ext cx="1377108" cy="369332"/>
+            <a:off x="131827" y="1747706"/>
+            <a:ext cx="6427985" cy="4786090"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
         </p:spPr>
-        <p:txBody>
-[...11 lines deleted...]
-      </p:sp>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="13" name="ZoneTexte 12"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Espace réservé du contenu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63955B6C-412E-47FB-BD9C-B09BFDE91DB2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7654888" y="2208964"/>
-            <a:ext cx="1377108" cy="369332"/>
+            <a:off x="228032" y="927372"/>
+            <a:ext cx="7554096" cy="1196502"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" rtlCol="0">
-            <a:spAutoFit/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR" dirty="0"/>
-              <a:t>Singulier</a:t>
-[...86 lines deleted...]
-              <a:t>Pluriel</a:t>
+              <a:t>La « gueniza » de la synagogue ben Ezra (250 000 documents), découverts en 1894</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1405493943"/>
-[...2169 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3241627578"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2580123494"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
@@ -18628,557 +17835,9987 @@
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="7" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="8" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
+                                <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="10" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="1028"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="11" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="12" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="13" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="14" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="1026"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="6" grpId="0"/>
+    </p:bldLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg2">
+            <a:lumMod val="90000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Titre 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC0E5D0D-C067-4989-959D-69FCE7EB5EAC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="229104" y="225738"/>
+            <a:ext cx="8911687" cy="849499"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>L’essor culturel</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Espace réservé du contenu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A804A89-B58F-4D55-ADCC-6403E27A0BD1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="379712" y="1139858"/>
+            <a:ext cx="4523028" cy="866551"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>Vaste mouvement de traduction des textes grecs</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Espace réservé du contenu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{280E0A26-AA1E-6DD1-EDB9-121BB5C005BD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="379712" y="4554503"/>
+            <a:ext cx="3895763" cy="1428007"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>Formation aussi d’une histoire, qui exalte le temps de Muhammad et dévalorise le temps des Omeyyades (al-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0" err="1"/>
+              <a:t>Tabarī</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t> écrit son </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" i="1" dirty="0" err="1"/>
+              <a:t>Taʾrīkh</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>entre 880 et 915)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Espace réservé du contenu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2A9EF634-64DA-116A-6812-7440E35BE3AF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="277809" y="2666792"/>
+            <a:ext cx="4523028" cy="866551"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>Bagad devient le </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" i="1" dirty="0"/>
+              <a:t>Bayt al-Hilma </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>(« la maison de sagesse ») : algèbre, médecine, astronomie, poésie, géographie</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="ZoneTexte 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C486127F-4C8C-36A3-684A-31BD76CB310D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6589885" y="465821"/>
+            <a:ext cx="6094378" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>al-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0" err="1"/>
+              <a:t>Tabarī</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>,</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" i="1" dirty="0" err="1"/>
+              <a:t>Taʾrīkh</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" i="1" dirty="0"/>
+              <a:t> al-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" i="1" dirty="0" err="1"/>
+              <a:t>rusul</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" i="1" dirty="0" err="1"/>
+              <a:t>wa</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" i="1" dirty="0"/>
+              <a:t>-l-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" i="1" dirty="0" err="1"/>
+              <a:t>mulūk</a:t>
+            </a:r>
+            <a:endParaRPr lang="fr-FR" i="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Image 10" descr="بالاترین: تاریخ طبری یکی از قدیمی‌ترین تواریخ عمومی در جهان است">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{91F70307-9F64-4F17-B28F-861F0592C6C6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5262665" y="916431"/>
+            <a:ext cx="6929336" cy="5941569"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3845862558"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="5"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="7" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="8" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
                                 <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="10" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="8"/>
+                                          <p:spTgt spid="4">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="11" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="12" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="13" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="14" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="10"/>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="15" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="16" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="11"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="17" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="18" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="8"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="3" grpId="0" build="p"/>
+      <p:bldP spid="5" grpId="0"/>
+      <p:bldP spid="4" grpId="0" build="p"/>
+      <p:bldP spid="8" grpId="0"/>
+    </p:bldLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg2">
+            <a:lumMod val="90000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B041165D-77E0-B1D5-9562-F3063A785046}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Titre 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30F5FF3D-F43E-FA54-351A-286778C87B5F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="229104" y="225738"/>
+            <a:ext cx="8911687" cy="849499"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>La puissance de la philosophie</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Espace réservé du contenu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{783F1585-DD8F-DE26-B680-4EB883EC02A0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="229104" y="1352540"/>
+            <a:ext cx="3895763" cy="866551"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>Le recours à la philosophie amène le développement de débats</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Espace réservé du contenu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{186A6FB4-3FDD-1FAF-6CCE-1F2858033D7F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="229103" y="2799278"/>
+            <a:ext cx="3895763" cy="866551"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>Essor des mutazilites, qui croient au libre-arbitre et à l’unicité divine, ce qui les amène à affirmer que le Coran est créé</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Image 10" descr="File:Aristotle instructs a pupil in the &quot;Kitab na‘t al-hayawan&quot;.jpg - Wikimedia Commons">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D7903E11-FD6B-0E12-E99D-9864BB3605ED}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5028727" y="1488761"/>
+            <a:ext cx="7043222" cy="5281689"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="ZoneTexte 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E6800D0-DCA8-BBE0-B4B1-01E138E57C4C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5535038" y="1075237"/>
+            <a:ext cx="5758775" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" i="1" dirty="0" err="1"/>
+              <a:t>Kitāb</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" i="1" dirty="0" err="1"/>
+              <a:t>naʿt</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" i="1" dirty="0"/>
+              <a:t> al-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" i="1" dirty="0" err="1"/>
+              <a:t>ḥayawān</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" i="1" dirty="0"/>
+              <a:t>, ms XIIIe s., British </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" i="1" dirty="0" err="1"/>
+              <a:t>library</a:t>
+            </a:r>
+            <a:endParaRPr lang="fr-FR" i="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2663614313"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="9"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="7" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="8" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="10" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="5"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="9" grpId="0"/>
+      <p:bldP spid="5" grpId="0"/>
+    </p:bldLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg2">
+            <a:lumMod val="90000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{461D5ABF-8BF2-A5FF-F9D5-16865844A278}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Titre 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F1982DBB-3D52-AE5E-CE15-4FD9383BDACA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="229104" y="225738"/>
+            <a:ext cx="8911687" cy="849499"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Le temps des oulémas</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Espace réservé du contenu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88D9FB45-0397-D45C-5F6D-EE14D8742AF5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="280511" y="1315914"/>
+            <a:ext cx="4022831" cy="866551"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit lnSpcReduction="10000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>Essor des écoles juridiques, où se forment les oulémas (= savants)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Espace réservé du contenu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{44517042-02A4-1C83-EAE2-3D7142A1FDB0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="344044" y="2510261"/>
+            <a:ext cx="3895763" cy="866551"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>Développement d’une culture de la tradition (hadiths) et du droit</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Espace réservé du contenu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{858A5790-7E7E-34B6-5361-C74E21A919B9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="308377" y="3966597"/>
+            <a:ext cx="3895763" cy="866551"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>Le modèle en est Ibn Hanbal, traditionniste et enseignant</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 2" descr="Résultat de recherche d'images pour &quot;hanbal&quot;">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB093119-C486-4AC4-96EC-B346EB814243}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="4402544" y="1075237"/>
+            <a:ext cx="7638847" cy="4603150"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="ZoneTexte 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{698CABC5-D091-4F0E-8E27-E5D866F3D8F6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7283103" y="5699045"/>
+            <a:ext cx="3090019" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>Ibn </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0" err="1"/>
+              <a:t>Hanbal</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t> († 855)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3002000079"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="7" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="8" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="10" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="9"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="11" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="12" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="13" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="14" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="5"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="15" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="16" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="17" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="18" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="19" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="20" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="7"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="3" grpId="0" build="p"/>
+      <p:bldP spid="9" grpId="0"/>
+      <p:bldP spid="5" grpId="0"/>
+      <p:bldP spid="7" grpId="0"/>
+    </p:bldLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg2">
+            <a:lumMod val="90000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Titre 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A3BB4AD-4C92-4E2F-8CD5-4F2100A60BB5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="910041" y="740841"/>
+            <a:ext cx="8911687" cy="1280890"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="fr-FR" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Conclusion</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Espace réservé du contenu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C5394DCD-A7BB-468A-8564-86912D2FAB25}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="692318" y="1949772"/>
+            <a:ext cx="8915400" cy="551234"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>Les abbassides créent un empire musulman et non plus arabe</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Espace réservé du contenu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{487D1720-70DD-4689-B1E7-04A312E0049D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="692318" y="3153383"/>
+            <a:ext cx="10961418" cy="551234"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>La richesse de l’empire permet un essor économique et culturel majeur, qui fait de Bagdad le centre du monde</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Espace réservé du contenu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E0345A1F-0ECA-451C-963E-F37E69949F8E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="692318" y="4560652"/>
+            <a:ext cx="11126788" cy="551234"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>L’empire a toutefois du mal à rester uni, comme en témoigne la création d’un émirat omeyyade en Espagne</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="377655829"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="7" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="8" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="10" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="11" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="12" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="13" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="14" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="5"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="3" grpId="0" build="p"/>
+      <p:bldP spid="4" grpId="0"/>
+      <p:bldP spid="5" grpId="0"/>
+    </p:bldLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg2">
+            <a:lumMod val="90000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Titre 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B6C2DB2-68A9-41EB-90BF-897315A2B359}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2341716" y="460402"/>
+            <a:ext cx="8911687" cy="1280890"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Le temps des califes abbassides</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Espace réservé du contenu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C5E4604-C9A6-4D20-803A-11D93E3A4207}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2589212" y="2133600"/>
+            <a:ext cx="8915400" cy="804153"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" dirty="0"/>
+              <a:t>Jusqu’en 1258 ?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Espace réservé du contenu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1FC27309-1875-4A60-9CD6-F98B91AC7F02}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2589212" y="3116095"/>
+            <a:ext cx="8915400" cy="804153"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" dirty="0"/>
+              <a:t>Jusqu’en 1517 ?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Espace réservé du contenu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62D96EA7-BCAA-465D-9FC4-BC5F56930DE9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2589212" y="4131018"/>
+            <a:ext cx="8915400" cy="804153"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" dirty="0"/>
+              <a:t>Jusqu’en 946 ?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1717357286"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="7" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="8" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="10" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="11" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="12" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="13" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="14" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="5"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="3" grpId="0" build="p"/>
+      <p:bldP spid="4" grpId="0"/>
+      <p:bldP spid="5" grpId="0"/>
+    </p:bldLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg2">
+            <a:lumMod val="90000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Titre 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{45E2E711-D00D-4C23-A3A4-2C5E4EB19D83}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="4400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Plan</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Espace réservé du contenu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5036D22B-57D6-48CA-A3B2-D331164E1C66}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2589212" y="2133600"/>
+            <a:ext cx="8915400" cy="778276"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" dirty="0"/>
+              <a:t>1. La mise en place du régime abbasside</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Espace réservé du contenu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{627783F9-15CA-43DA-ACB8-9BD878C275D2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2589212" y="3039862"/>
+            <a:ext cx="8915400" cy="778276"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" dirty="0"/>
+              <a:t>2. L’âge d’or des abbassides (milieu VIIIe – milieu IXe s.)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1542069618"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="7" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="8" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="10" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="3" grpId="0" build="p"/>
+      <p:bldP spid="4" grpId="0"/>
+    </p:bldLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg2">
+            <a:lumMod val="90000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Titre 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E857DC5-2A83-477A-9E9D-625CFB5747E6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2394659" y="1473741"/>
+            <a:ext cx="8915399" cy="2262781"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>I. La mise en place du régime abbasside</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Sous-titre 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C16795DC-D370-488B-AAE8-ECEE2A869BA3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="fr-FR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="294111057"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg2">
+            <a:lumMod val="90000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Titre 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DEDE30BB-6A5A-46D8-A7A3-9E724032D73F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="83189" y="176669"/>
+            <a:ext cx="9907118" cy="1280890"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Les contradictions du pouvoir omeyyade</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Espace réservé du contenu 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F15667D-D962-44FC-B9E2-29FDEA91FE77}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9066161" y="2341006"/>
+            <a:ext cx="2710808" cy="922252"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>Le problème de la légitimité</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1028" name="Picture 4" descr="https://upload.wikimedia.org/wikipedia/commons/thumb/8/84/Conqu%C3%AAte_de_l%27Islam_%C3%A0_la_chute_des_Omeyyades.svg/1146px-Conqu%C3%AAte_de_l%27Islam_%C3%A0_la_chute_des_Omeyyades.svg.png">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C4979D1-4FF8-48AC-8F47-9E81629B64DA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="308027" y="1457559"/>
+            <a:ext cx="8617695" cy="4421645"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Espace réservé du contenu 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2F04FA8-0905-4257-9FE4-150B228F1A7D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9066161" y="3594742"/>
+            <a:ext cx="2710808" cy="922252"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>La question des </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0" err="1"/>
+              <a:t>mawalis</a:t>
+            </a:r>
+            <a:endParaRPr lang="fr-FR" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3801309447"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="5">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="7" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="8" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="10" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="5" grpId="0" build="p"/>
+      <p:bldP spid="6" grpId="0"/>
+    </p:bldLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg2">
+            <a:lumMod val="90000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Titre 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14A59B58-98CE-49E8-B2DD-44AB5E65DA9A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="219122" y="351735"/>
+            <a:ext cx="11901542" cy="1280890"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>L’affaiblissement du pouvoir omeyyade</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Espace réservé du contenu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C64A6418-1EAB-4649-B900-CF1487F717BE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="521840" y="1453451"/>
+            <a:ext cx="7754287" cy="799336"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit lnSpcReduction="10000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" dirty="0"/>
+              <a:t>743 : mort du calife </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" dirty="0" err="1"/>
+              <a:t>Hisham</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" dirty="0"/>
+              <a:t>, après un règne de 19 ans (724-743). </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Espace réservé du contenu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB1680FC-D392-4C6E-A4DA-15D66C1D6782}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="521840" y="2847008"/>
+            <a:ext cx="7070355" cy="799336"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" dirty="0"/>
+              <a:t>744 : son successeur Walid II est renversé par son cousin Yazid III, qui meurt au bout de six mois et est remplacé par Ibrahim.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Espace réservé du contenu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4ED3B6C-F9AE-4880-A7A7-E87AF87D4B34}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="521840" y="4797310"/>
+            <a:ext cx="7420622" cy="1472007"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" dirty="0"/>
+              <a:t>Conflits entre tribus : le calife Ibrahim s’appuie sur les Yéménites, mais est renversé au bout de 70 jours de règne par son cousin Marwan II qui s’appuie sur les </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" dirty="0" err="1"/>
+              <a:t>Qaysites</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Espace réservé du contenu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{686CC1FB-BE05-4687-8FB6-1447E9EEBC42}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8492671" y="2252787"/>
+            <a:ext cx="3482078" cy="799336"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Le régime des tribus arabes est non seulement de plus en plus minoritaire, mais il est en plus profondément divisé </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="969038038"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="7" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="8" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="10" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="5"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="11" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="12" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="13" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="14" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="7">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="15" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="16" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="17" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="18" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="9"/>
-[...44 lines deleted...]
-                                          <p:spTgt spid="11"/>
+                                          <p:spTgt spid="8"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
-      <p:bldP spid="6" grpId="0"/>
-      <p:bldP spid="9" grpId="0"/>
+      <p:bldP spid="3" grpId="0" build="p"/>
+      <p:bldP spid="5" grpId="0"/>
+      <p:bldP spid="7" grpId="0" build="p"/>
       <p:bldP spid="8" grpId="0"/>
-      <p:bldP spid="10" grpId="0"/>
+    </p:bldLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg2">
+            <a:lumMod val="90000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Titre 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80845100-A4F6-4D31-82D0-355AAECC7AD2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="132369" y="180558"/>
+            <a:ext cx="8911687" cy="1280890"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>La troisième fitna</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Espace réservé du contenu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{879812F2-A819-4351-AA18-F1BE2C5CE5AA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="390524" y="1020423"/>
+            <a:ext cx="9490588" cy="744069"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>Le parti de Muhammad ibn al-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0" err="1"/>
+              <a:t>Hanafiya</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t> (révolte en 695)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Espace réservé du contenu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC0A2151-F405-4BA3-B72D-D05B176BE149}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="390524" y="1903023"/>
+            <a:ext cx="5941921" cy="1606677"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="-360000">
+              <a:lnSpc>
+                <a:spcPct val="114000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>Constitution d’une </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" i="1" dirty="0" err="1"/>
+              <a:t>da’wa</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t> (secte) qui défend les droits des descendants de Muhammad ibn al-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0" err="1"/>
+              <a:t>Hanafiya</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>, qui sont récupérés par les Abbassides</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-360000">
+              <a:lnSpc>
+                <a:spcPct val="140000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="fr-FR" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Espace réservé du contenu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{492F4055-1550-456F-B64C-B51258E1F292}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="390524" y="3610027"/>
+            <a:ext cx="12190715" cy="963038"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="fr-FR" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Espace réservé du contenu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93AC0ACE-AF2A-4374-95C8-37FB511EC06B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="390524" y="3700755"/>
+            <a:ext cx="5144514" cy="963038"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="-360000">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>746 : soulèvement au Khorassan, avec prise de Koufa en 749 et proclamation de l’Abbasside al-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0" err="1"/>
+              <a:t>Saffah</a:t>
+            </a:r>
+            <a:endParaRPr lang="fr-FR" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-360000">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="fr-FR" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Espace réservé du contenu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD54B85C-1AA3-44C3-8499-49306DA84EF3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="390524" y="5536103"/>
+            <a:ext cx="10197920" cy="963038"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="-360000">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>750 : défaite de Marwan II et massacre des Omeyyades, sauf </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0" err="1"/>
+              <a:t>Abd</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t> al-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0" err="1"/>
+              <a:t>Rhamân</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>, qui s’enfuit en Espagne</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-360000">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="fr-FR" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4FF8110-A388-4635-9DF8-FEA9EF74C737}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6250116" y="2273671"/>
+            <a:ext cx="5551360" cy="3262432"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>                                                                   </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Hashim</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>                                                                |</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>                                                      </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Abd</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> al-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Muttalib</a:t>
+            </a:r>
+            <a:endParaRPr lang="fr-FR" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>                                                                |</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>        |                                                     |                          |</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Abdallah                                       Abu </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Tâlib</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>       Al-Abbas</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>        |                                                      |</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>  Mahomet                                             |                     </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>       |                                                       |</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>  Fatima                                                  Ali       al-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Hanafiya</a:t>
+            </a:r>
+            <a:endParaRPr lang="fr-FR" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>                                     |                                              |</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>                                Hussein                             Muhammad</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="fr-FR" sz="1400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="9" name="Connecteur droit 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E790CBD5-7C81-4EA6-8084-AB0896962424}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6858000" y="3352901"/>
+            <a:ext cx="4640094" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="14" name="Connecteur droit 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{92E56066-96C1-4ACB-9CE7-E465955C6EBC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7226435" y="4678713"/>
+            <a:ext cx="2549864" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="16" name="Connecteur droit 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D873F01-D7B3-400C-8B83-3F0B3E970B93}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10226394" y="4663793"/>
+            <a:ext cx="257175" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Ellipse 18">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1DB47E7C-6B61-4CD1-AA4A-A517938CDF8E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10354981" y="4981941"/>
+            <a:ext cx="1588690" cy="326743"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="fr-FR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2799284794"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="7" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="8" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="19"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="9" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="10" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="11" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="12" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="13" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="14" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="15" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect" nodePh="1">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:endCondLst>
+                                    <p:cond evt="begin" delay="0">
+                                      <p:tn val="15"/>
+                                    </p:cond>
+                                  </p:endCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="16" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="11"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="17" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="18" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="19" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="20" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="12"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="21" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="22" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="23" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="24" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="13"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="3" grpId="0" build="p"/>
+      <p:bldP spid="4" grpId="0"/>
       <p:bldP spid="11" grpId="0"/>
+      <p:bldP spid="12" grpId="0"/>
+      <p:bldP spid="13" grpId="0"/>
+      <p:bldP spid="19" grpId="0" animBg="1"/>
+    </p:bldLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg2">
+            <a:lumMod val="90000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Titre 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17797944-99F9-45A0-9E57-499757D435F7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="180465" y="214732"/>
+            <a:ext cx="8911687" cy="1280890"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>La proclamation du nouveau régime</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Espace réservé du contenu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D9B0D53-0967-4E37-AA0A-F8CEE9D2F02B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="553920" y="1968271"/>
+            <a:ext cx="4082389" cy="579943"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>Une nouvelle légitimité : la famille du prophète</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Espace réservé du contenu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{52C2B9EB-70F2-4B72-9E93-5A5CE227201F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="553920" y="3424893"/>
+            <a:ext cx="3735978" cy="830664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>La fin de la domination arabe et l’égalité de tous les musulmans</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Espace réservé du contenu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{645CB1FB-55F1-429A-AB2E-B1088EEA8F49}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6999217" y="6053315"/>
+            <a:ext cx="3329838" cy="579943"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>al-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0" err="1"/>
+              <a:t>Saffah</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t> (749-754)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1028" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8DD7B812-4DE7-B2CE-104F-82EED9DCFA70}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="4636308" y="2619024"/>
+            <a:ext cx="3508902" cy="3508902"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1032" name="Picture 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{927863A4-25EA-F419-274B-902C5D04FA78}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="8483452" y="2619024"/>
+            <a:ext cx="3560661" cy="3560661"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="ZoneTexte 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE1D712C-9396-5AFB-C657-59000A05A9BD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4727643" y="1172456"/>
+            <a:ext cx="3600773" cy="646331"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>Lâ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0" err="1"/>
+              <a:t>ilâha</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0" err="1"/>
+              <a:t>illa-llâhu</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0" err="1"/>
+              <a:t>wahdahu</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t> lâ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0" err="1"/>
+              <a:t>sharîka</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0" err="1"/>
+              <a:t>lahu</a:t>
+            </a:r>
+            <a:endParaRPr lang="fr-FR" dirty="0">
+              <a:hlinkClick r:id="rId4"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="ZoneTexte 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{070272C7-A52C-698D-1B02-236AB81B971E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8722132" y="1220731"/>
+            <a:ext cx="3213846" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>Muhammad </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0" err="1"/>
+              <a:t>rasul</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t> Allah </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="ZoneTexte 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1ED7805C-0615-9C00-848E-5A67A3FAC7BB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4727643" y="1926526"/>
+            <a:ext cx="3891063" cy="646331"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>« Il n’y a pas d’autre divinité que Allah, unique, sans associé. »</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="ZoneTexte 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65378EAE-325A-08BB-06E8-CA4FA86E7CCA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8722132" y="1895439"/>
+            <a:ext cx="3213846" cy="646331"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>Muhammad est le prophète d’Allah </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1442145399"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="7" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="8" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="10" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="3" grpId="0" build="p"/>
+      <p:bldP spid="4" grpId="0"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Colis">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Brin">
   <a:themeElements>
-    <a:clrScheme name="Parcel">
+    <a:clrScheme name="Wisp">
       <a:dk1>
-        <a:srgbClr val="000000"/>
+        <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:srgbClr val="FFFFFF"/>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="4A5356"/>
+        <a:srgbClr val="766F54"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E3CE"/>
+        <a:srgbClr val="E3EACF"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="F6A21D"/>
+        <a:srgbClr val="A53010"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="9BAFB5"/>
+        <a:srgbClr val="DE7E18"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="C96731"/>
+        <a:srgbClr val="9F8351"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="9CA383"/>
+        <a:srgbClr val="728653"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="87795D"/>
+        <a:srgbClr val="92AA4C"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="A0988C"/>
+        <a:srgbClr val="6AAC91"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="00B0F0"/>
+        <a:srgbClr val="FB4A18"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="738F97"/>
+        <a:srgbClr val="FB9318"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Parcel">
+    <a:fontScheme name="Wisp">
       <a:majorFont>
-        <a:latin typeface="Gill Sans MT" panose="020B0502020104020203"/>
+        <a:latin typeface="Century Gothic" panose="020B0502020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Grek" typeface="Corbel"/>
-[...3 lines deleted...]
-        <a:font script="Hans" typeface="华文中宋"/>
+        <a:font script="Jpan" typeface="メイリオ"/>
+        <a:font script="Hang" typeface="HY중고딕"/>
+        <a:font script="Hans" typeface="幼圆"/>
         <a:font script="Hant" typeface="微軟正黑體"/>
-        <a:font script="Arab" typeface="Majalla UI"/>
-[...1 lines deleted...]
-        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Arab" typeface="Tahoma"/>
+        <a:font script="Hebr" typeface="Gisha"/>
+        <a:font script="Thai" typeface="DilleniaUPC"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Tahoma"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Gill Sans MT" panose="020B0502020104020203"/>
+        <a:latin typeface="Century Gothic" panose="020B0502020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Grek" typeface="Corbel"/>
-[...3 lines deleted...]
-        <a:font script="Hans" typeface="华文中宋"/>
+        <a:font script="Jpan" typeface="メイリオ"/>
+        <a:font script="Hang" typeface="HY중고딕"/>
+        <a:font script="Hans" typeface="幼圆"/>
         <a:font script="Hant" typeface="微軟正黑體"/>
-        <a:font script="Arab" typeface="Majalla UI"/>
-[...1 lines deleted...]
-        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Arab" typeface="Tahoma"/>
+        <a:font script="Hebr" typeface="Gisha"/>
+        <a:font script="Thai" typeface="DilleniaUPC"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Tahoma"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Parcel">
+    <a:fmtScheme name="Wisp">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="70000"/>
+            <a:lumMod val="104000"/>
+          </a:schemeClr>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="80000"/>
-[...1 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="96000"/>
+                <a:lumMod val="104000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="82000"/>
-[...27 lines deleted...]
-                <a:lumMod val="99000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="94000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="rnd" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="90000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="15875" cap="rnd" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        <a:ln w="31750" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="22225" cap="rnd" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="38100" dist="25400" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="25000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="55880" dist="15240" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="50800" dist="38100" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="45000"/>
+                <a:alpha val="60000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-          <a:scene3d>
-[...7 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="97000"/>
-[...1 lines deleted...]
-                <a:satMod val="185000"/>
+                <a:tint val="90000"/>
                 <a:lumMod val="120000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="96000"/>
-[...2 lines deleted...]
-                <a:lumMod val="80000"/>
+                <a:shade val="98000"/>
+                <a:satMod val="120000"/>
+                <a:lumMod val="98000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="90000"/>
+                <a:satMod val="92000"/>
+                <a:lumMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="98000"/>
+                <a:satMod val="120000"/>
+                <a:lumMod val="98000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
-            <a:fillToRect l="50000" t="55000" r="125000" b="100000"/>
+            <a:fillToRect l="50000" t="50000" r="100000" b="100000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Parcel" id="{8BEC4385-4EB9-4D53-BFB5-0EA123736B6D}" vid="{4DB32801-28C0-48B0-8C1D-A9A58613615A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Wisp" id="{7CB32D59-10C0-40DD-B7BD-2E94284A981C}" vid="{24B1A44C-C006-48B2-A4D7-E5549B3D8CD4}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Colis</Template>
+  <Template>Wisp</Template>
   <TotalTime></TotalTime>
-  <Words>902</Words>
+  <Words>938</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Grand écran</PresentationFormat>
-  <Paragraphs>290</Paragraphs>
-  <Slides>13</Slides>
+  <Paragraphs>121</Paragraphs>
+  <Slides>28</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Polices utilisées</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Thème</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titres des diapositives</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>13</vt:i4>
+        <vt:i4>28</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="17" baseType="lpstr">
+    <vt:vector size="32" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
-      <vt:lpstr>Gill Sans MT</vt:lpstr>
-[...14 lines deleted...]
-      <vt:lpstr>Exercices</vt:lpstr>
+      <vt:lpstr>Century Gothic</vt:lpstr>
+      <vt:lpstr>Wingdings 3</vt:lpstr>
+      <vt:lpstr>Brin</vt:lpstr>
+      <vt:lpstr>L’empire abbasside</vt:lpstr>
+      <vt:lpstr>749-750 : révolution abbasside</vt:lpstr>
+      <vt:lpstr>Le temps des califes abbassides</vt:lpstr>
+      <vt:lpstr>Plan</vt:lpstr>
+      <vt:lpstr>I. La mise en place du régime abbasside</vt:lpstr>
+      <vt:lpstr>Les contradictions du pouvoir omeyyade</vt:lpstr>
+      <vt:lpstr>L’affaiblissement du pouvoir omeyyade</vt:lpstr>
+      <vt:lpstr>La troisième fitna</vt:lpstr>
+      <vt:lpstr>La proclamation du nouveau régime</vt:lpstr>
+      <vt:lpstr>La mise en place de la nouvelle dynastie</vt:lpstr>
+      <vt:lpstr>Le problème des Alides</vt:lpstr>
+      <vt:lpstr>La fondation de Bagdad</vt:lpstr>
+      <vt:lpstr>Bagdad, ville califale</vt:lpstr>
+      <vt:lpstr>Un empire oriental</vt:lpstr>
+      <vt:lpstr>II. L’âge d’or d’un empire musulman</vt:lpstr>
+      <vt:lpstr>Le califat : un pouvoir qui vient de Dieu</vt:lpstr>
+      <vt:lpstr>La récupération de la symbolique sassanide</vt:lpstr>
+      <vt:lpstr>Les pouvoirs du calife</vt:lpstr>
+      <vt:lpstr>Le gouvernement de l’empire</vt:lpstr>
+      <vt:lpstr>La bureaucratie de Bagdad</vt:lpstr>
+      <vt:lpstr>La richesse de la civilisation abbasside</vt:lpstr>
+      <vt:lpstr>La place centrale des souks</vt:lpstr>
+      <vt:lpstr>Une prospérité économique</vt:lpstr>
+      <vt:lpstr>Les minorités religieuses comme intermédiaires</vt:lpstr>
+      <vt:lpstr>L’essor culturel</vt:lpstr>
+      <vt:lpstr>La puissance de la philosophie</vt:lpstr>
+      <vt:lpstr>Le temps des oulémas</vt:lpstr>
+      <vt:lpstr>Conclusion</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>LatIN MéDIéVAL</dc:title>
+  <dc:title>Présentation PowerPoint</dc:title>
   <dc:creator>Laurent RIPART</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>