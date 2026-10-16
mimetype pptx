--- v0 (2025-11-24)
+++ v1 (2026-10-16)
@@ -1,79 +1,95 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483696" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
-    <p:sldId id="273" r:id="rId3"/>
-[...5 lines deleted...]
-    <p:sldId id="274" r:id="rId9"/>
+    <p:sldId id="280" r:id="rId3"/>
+    <p:sldId id="282" r:id="rId4"/>
+    <p:sldId id="273" r:id="rId5"/>
+    <p:sldId id="281" r:id="rId6"/>
+    <p:sldId id="264" r:id="rId7"/>
+    <p:sldId id="266" r:id="rId8"/>
+    <p:sldId id="275" r:id="rId9"/>
+    <p:sldId id="276" r:id="rId10"/>
+    <p:sldId id="277" r:id="rId11"/>
+    <p:sldId id="274" r:id="rId12"/>
+    <p:sldId id="285" r:id="rId13"/>
+    <p:sldId id="283" r:id="rId14"/>
+    <p:sldId id="284" r:id="rId15"/>
+    <p:sldId id="278" r:id="rId16"/>
+    <p:sldId id="279" r:id="rId17"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -361,73 +377,73 @@
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="15987" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="112" d="100"/>
-          <a:sy n="112" d="100"/>
+          <a:sx n="50" d="100"/>
+          <a:sy n="50" d="100"/>
         </p:scale>
-        <p:origin x="492" y="96"/>
+        <p:origin x="48" y="1704"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -593,51 +609,51 @@
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Modifiez le style des sous-titres du masque</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1160EA64-D806-43AC-9DF2-F8C432F32B4C}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>9/22/2025</a:t>
+              <a:t>9/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -759,51 +775,51 @@
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Cinquième niveau</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E9F9C37B-1D36-470B-8223-D6C91242EC14}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>9/22/2025</a:t>
+              <a:t>9/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -934,51 +950,51 @@
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Cinquième niveau</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{67C6F52A-A82B-47A2-A83A-8C4C91F2D59F}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>9/22/2025</a:t>
+              <a:t>9/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1099,51 +1115,51 @@
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Cinquième niveau</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F070A7B3-6521-4DCA-87E5-044747A908C1}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>9/22/2025</a:t>
+              <a:t>9/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1363,51 +1379,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Cliquez pour modifier les styles du texte du masque</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1160EA64-D806-43AC-9DF2-F8C432F32B4C}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>9/22/2025</a:t>
+              <a:t>9/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1591,51 +1607,51 @@
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Cinquième niveau</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Date Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{AB134690-1557-4C89-A502-4959FE7FAD70}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>9/22/2025</a:t>
+              <a:t>9/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Footer Placeholder 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1945,51 +1961,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Cliquez pour modifier les styles du texte du masque</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4F7D4976-E339-4826-83B7-FBD03F55ECF8}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>9/22/2025</a:t>
+              <a:t>9/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2081,51 +2097,51 @@
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Modifiez le style du titre</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E1037C31-9E7A-4F99-8774-A0E530DE1A42}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>9/22/2025</a:t>
+              <a:t>9/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2171,51 +2187,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C278504F-A551-4DE0-9316-4DCD1D8CC752}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>9/22/2025</a:t>
+              <a:t>9/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2523,51 +2539,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Cliquez pour modifier les styles du texte du masque</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Date Placeholder 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D1BE4249-C0D0-4B06-8692-E8BB871AF643}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>9/22/2025</a:t>
+              <a:t>9/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Footer Placeholder 9"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="804672" y="6236208"/>
             <a:ext cx="5124797" cy="320040"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
@@ -2875,51 +2891,51 @@
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
                     <a:prstClr val="black">
                       <a:alpha val="43000"/>
                     </a:prstClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{042B0DB6-F5C7-45FB-8CF3-31B45F9C2DAC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>9/22/2025</a:t>
+              <a:t>9/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Footer Placeholder 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="804672" y="6236208"/>
             <a:ext cx="5124797" cy="320040"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
@@ -3116,51 +3132,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="7821429" y="6238816"/>
             <a:ext cx="2753746" cy="323968"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1050">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:alpha val="70000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1160EA64-D806-43AC-9DF2-F8C432F32B4C}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>9/22/2025</a:t>
+              <a:t>9/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1600200" y="6236208"/>
             <a:ext cx="5901189" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -3552,75 +3568,107 @@
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
+<file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titre 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -3632,94 +3680,11149 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR" dirty="0" err="1"/>
               <a:t>LatIN</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" dirty="0" err="1"/>
               <a:t>MéDIéVAL</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" dirty="0"/>
-              <a:t> III</a:t>
+              <a:t> IV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Sous-titre 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50B75530-7CE6-44EC-BC00-64E70C371F47}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="772313989"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Titre 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE339907-3C42-460D-B434-46A32AEEFA9E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2045685" y="308428"/>
+            <a:ext cx="9476122" cy="1188720"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>ADJECTIFS 2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" baseline="30000" dirty="0"/>
+              <a:t>e</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t> classe, type </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" i="1" dirty="0"/>
+              <a:t>PRUDENS, ENTIS</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="10" name="Espace réservé du contenu 9"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="656262288"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="670192" y="2657206"/>
+          <a:ext cx="10851615" cy="3732576"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1" firstCol="1" lastRow="1" lastCol="1" bandRow="1" bandCol="1">
+                <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="1953290">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1364189537"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2358419">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2714937811"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2220964">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1028474393"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2222169">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1177636226"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2096773">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1786775578"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="622096">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Nominatif</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>prudens</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>prudentes</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>prudens</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>prudentia</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="202058054"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="622096">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Vocatif</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>prudens</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>prudentes</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>prudens</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>prudentia</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3506353359"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="622096">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Accusatif</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>prudentem</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>prudentes</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>prudens</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>prudentia</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2078557072"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="622096">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2400" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Génitif</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>prudent</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>is</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>prudent</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2400" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>ium</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2400" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>prudentis</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2400" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>prudentium</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4255681659"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="622096">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Datif</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>prudenti</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>prudent</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>ibus</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>prudenti</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>prudentibus</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="326975112"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="622096">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Ablatif</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>prudenti</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2400" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>prudentibus</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>prudenti</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>prudentibus</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2706149162"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="ZoneTexte 10"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3591499" y="1760723"/>
+            <a:ext cx="2622013" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>Masculin ou féminin</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="ZoneTexte 11"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8736377" y="1760723"/>
+            <a:ext cx="1377108" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>Neutre</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="ZoneTexte 12"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7654888" y="2208964"/>
+            <a:ext cx="1377108" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>Singulier</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="ZoneTexte 13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3048001" y="2223912"/>
+            <a:ext cx="1377108" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>Singulier</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="ZoneTexte 14"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5524958" y="2194017"/>
+            <a:ext cx="1377108" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>Pluriel</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="ZoneTexte 15"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9784818" y="2194017"/>
+            <a:ext cx="1377108" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>Pluriel</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1190646885"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Titre 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A2EDFCA1-965E-4DFC-9AF9-84D6337D6AD3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2231136" y="153277"/>
+            <a:ext cx="7729728" cy="849854"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>Le verbe être au PERFECTUM</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="ZoneTexte 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84E35C90-AB8E-42EF-AC79-A88E37F6CE50}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5016139" y="1069243"/>
+            <a:ext cx="3011306" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0" err="1"/>
+              <a:t>Sum</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0"/>
+              <a:t>, es, esse, fui</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="5" name="Espace réservé du contenu 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8944F60C-F048-47DA-9FED-F54FF8A5BC15}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="3165181" y="1546525"/>
+          <a:ext cx="6244046" cy="2160844"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1" firstCol="1" lastRow="1" lastCol="1" bandRow="1" bandCol="1">
+                <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="2303802">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="466053984"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2159173">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3087490074"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1781071">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3110499079"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="308692">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Présent</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Imparfait</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Futur</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1748695721"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="308692">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>sum</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>eram</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>ero</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="146767890"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="308692">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>es</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>eras</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>eris</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="999907736"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="308692">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>est</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>erat</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>erit</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="667556745"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="308692">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>sumus</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>eramus</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>erimus</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="429979503"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="308692">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>estis</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>eratis</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>eritis</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4030983607"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="308692">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>sunt</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="1" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>erant</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>erunt</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1626268700"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="6" name="Tableau 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93D71523-9925-43DC-99D9-1FDF43EF3C2B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr/>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="3178629" y="3969990"/>
+          <a:ext cx="6244046" cy="2160844"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr>
+                <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="2300902">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="687848527"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2149178">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2683892963"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1793966">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3436754675"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="308692">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Parfait</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Plus-que-parfait</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Futur antérieur</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3842390248"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="308692">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>fui</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>fueram</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>fuero</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="171567073"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="308692">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>fuisti</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>fueras</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>fueris</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="739854941"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="308692">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>fuit</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>fuerat</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>fuerit</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="559715166"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="308692">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>fuimus</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>fueramus</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>fuerimus</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1042673087"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="308692">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>fuistis</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>fueratis</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>fueritis</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4007193929"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="308692">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>fuerunt</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>fuerant</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>fuerint</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2688009836"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B35CF4A-2F69-4210-AFF5-E30E39E37087}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="425792" y="1585185"/>
+            <a:ext cx="12192000" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+            <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+              <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:effectLst>
+                  <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                    <a:schemeClr val="bg2"/>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a14:hiddenEffects>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="fr-FR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1817757867"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="9"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="7" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="8" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="10" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="5"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="11" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="12" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="13" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="14" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="9" grpId="0"/>
+    </p:bldLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Titre 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE339907-3C42-460D-B434-46A32AEEFA9E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2612876" y="23568"/>
+            <a:ext cx="7729728" cy="1188720"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>Possum et </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0" err="1"/>
+              <a:t>Prosum</a:t>
+            </a:r>
+            <a:endParaRPr lang="fr-FR" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="7" name="Espace réservé du contenu 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F92A87EB-206D-4927-B9AC-15839800FBAD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="2046514" y="2314179"/>
+          <a:ext cx="8296091" cy="1706880"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1" firstCol="1" lastRow="1" lastCol="1" bandRow="1" bandCol="1">
+                <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="1464016">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3290808355"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1301347">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2426371239"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1461305">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2985910236"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1466727">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1998700301"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1308578">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="758503563"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1294118">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="948634854"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="138430">
+                <a:tc gridSpan="2">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Présent</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="fr-FR"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc gridSpan="2">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Imparfait</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="fr-FR"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc gridSpan="2">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Futur</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="fr-FR"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2053841010"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1600" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Possum </a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1600" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Prosum</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1600" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Poteram</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1600" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Proderam </a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1600" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Potero</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1600" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Prodero</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1031868374"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Potes</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Prodes</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Poteras</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Proderas</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Poteris</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Proderis</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3908642544"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Potest</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Prodest</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Poterat</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Proderat </a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Poterit</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Proderit</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="556896996"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Possumus</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Prosumus</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Poteramus</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Proderamus</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Poterimus</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Proderimus</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1014204201"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Potestis</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Prodestis</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Poteratis</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Proderatis</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Poteritis</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Proderitis</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="879267157"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Possunt</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Prosunt</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Poterant</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Proderant</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Poterunt</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Proderunt</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="99614616"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="8" name="Tableau 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{909CCD73-0755-4196-9E40-6295D1282F9E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr/>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="2113577" y="4277019"/>
+          <a:ext cx="8296092" cy="2088949"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1" firstCol="1" lastRow="1" lastCol="1" bandRow="1" bandCol="1">
+                <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="1435862">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3103884444"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1276322">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2324352301"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1435862">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1975326210"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1435862">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1814637114"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1276322">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2981166704"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1435862">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1771639192"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="247316">
+                <a:tc gridSpan="2">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Parfait</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="fr-FR"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc gridSpan="2">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Plus-que-parfait</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="fr-FR"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc gridSpan="2">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Futur antérieur</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="fr-FR"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2690983246"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="247316">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1600" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Potui</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1600" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Profui </a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1600" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Potueram</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1600" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Produeram</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1600" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Potuero</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1600" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Produero</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3103372067"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="247316">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Potuisti</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Profuisti</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Potueras</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Produeras</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Potueris</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Produeris</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2097176377"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="247316">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Potuit</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Profuit</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Potuerat</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Produerat</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Potuerit</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Produerit</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="983211041"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="357737">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Potuimus</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Profuimus</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Potueramus</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Produeramus</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Potuerimus</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Produerimus</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2104856399"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="247316">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Potuistis</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Profuistis</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Potueratis</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Produeratis</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Potueritis</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Produeritis</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="382196828"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="494632">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Potuerunt</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Profuerunt</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Potuerant</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Produerant</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Potuerint</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Produerint</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2890044790"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF975162-2D5D-44F4-9807-45BEC4D0355C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="330926" y="1411889"/>
+            <a:ext cx="11678194" cy="646331"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+            <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+              <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:effectLst>
+                  <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                    <a:schemeClr val="bg2"/>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a14:hiddenEffects>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="fr-FR" altLang="fr-FR" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Deux composés du verbe être prennent des formes irrégulières lorsque leur suffixe et en contact avec une voyelle :</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="fr-FR" altLang="fr-FR" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> 1) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="fr-FR" altLang="fr-FR" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>possum, potes, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="fr-FR" altLang="fr-FR" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>potesse</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="fr-FR" altLang="fr-FR" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="fr-FR" altLang="fr-FR" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>potui</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="fr-FR" altLang="fr-FR" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="fr-FR" altLang="fr-FR" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>: pouvoir ;        2) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="fr-FR" altLang="fr-FR" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>prosum</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="fr-FR" altLang="fr-FR" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="fr-FR" altLang="fr-FR" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>prodes</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="fr-FR" altLang="fr-FR" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="fr-FR" altLang="fr-FR" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>prodesse</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="fr-FR" altLang="fr-FR" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="fr-FR" altLang="fr-FR" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>profui</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="fr-FR" altLang="fr-FR" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> : être utile</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="fr-FR" altLang="fr-FR" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="405488287"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="9"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="7" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="8" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="10" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="7"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="11" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="12" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="13" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="14" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="8"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="9" grpId="0"/>
+    </p:bldLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Titre 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2D1F39D-C2A2-4C68-BAE6-75F7F4AEA246}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2010666" y="181480"/>
+            <a:ext cx="8687975" cy="1188720"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>Le PERFECTUM des 1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" baseline="30000" dirty="0"/>
+              <a:t>er</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t> et 2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" baseline="30000" dirty="0"/>
+              <a:t>e</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t> Conjugaisons</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="5" name="Tableau 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FAA5EFC2-C3D1-4CF7-9315-1E16C0A0E6C8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr/>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="2222098" y="2005664"/>
+          <a:ext cx="8265110" cy="2194560"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1" firstCol="1" lastRow="1" lastCol="1" bandRow="1" bandCol="1">
+                <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="2737281">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2128463708"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2961337">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1339738310"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2566492">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1802771329"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Parfait</a:t>
+                      </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>(j’ai aimé)</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Plus-que-Parfait</a:t>
+                      </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>(j’avais aimé)</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Futur antérieur (j’aurai aimé)</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="130261711"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>amavi</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>amaveram</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>amavero</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1071096210"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>amavisti</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>amaveras</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>amaveris</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2063448570"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>amavit</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>amaverat</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>amaverit</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="969999901"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>amavi</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1800">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>mus</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1800" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>amaveramus</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1800" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>amaverimus</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2079445039"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="1800" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>amavistis</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="1800" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>amaveratis</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="1800" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>amaveritis</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2235583249"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="1800">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>amaverunt</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="1800">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>amaverant</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="1800" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>amaverint</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1850267517"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DDA4D480-0F16-4E04-B839-0066D01BB304}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="3695700" y="2397748"/>
+            <a:ext cx="12192000" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+            <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+              <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:effectLst>
+                  <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                    <a:schemeClr val="bg2"/>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a14:hiddenEffects>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="fr-FR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="12" name="Tableau 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F67C17B0-7585-4062-8AD9-72C356CBC6C5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr/>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="2222098" y="4402061"/>
+          <a:ext cx="8265110" cy="2194560"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1" firstCol="1" lastRow="1" lastCol="1" bandRow="1" bandCol="1">
+                <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="2737281">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3094051340"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2961337">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="462655972"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2566492">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="806183457"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Parfait</a:t>
+                      </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>(j’ai détruit)</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Plus-que-Parfait</a:t>
+                      </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>(j’avais détruit)</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Futur antérieur (j’aurai détruit)</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1505055083"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>delevi</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>deleveram</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>delevero</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="175402047"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>delevisti</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>deleveras</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>deleveris</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="219144835"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>delevit</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>deleverat</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>deleverit</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2963594507"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>delevi</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1800" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>mus</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1800" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>deleveramus</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1800" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>deleverimus</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1529678790"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="1800" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>delevistis</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="1800" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>deleveratis</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="1800" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>deleveritis</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="597131033"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="1800" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>deleverunt</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="1800" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>deleverant</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="1800" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>deleverint</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4213632171"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="ZoneTexte 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94C34665-EBF4-48E5-818F-7336C3F0C38B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3596935" y="1503266"/>
+            <a:ext cx="4998129" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" i="1" dirty="0" err="1"/>
+              <a:t>Amo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" i="1" dirty="0"/>
+              <a:t>, as, are, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" i="1" dirty="0" err="1"/>
+              <a:t>avi</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" i="1" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" i="1" dirty="0" err="1"/>
+              <a:t>atum</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>et </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" i="1" dirty="0" err="1"/>
+              <a:t>Deleo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" i="1" dirty="0"/>
+              <a:t>, es, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" i="1" dirty="0" err="1"/>
+              <a:t>ere</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" i="1" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" i="1" dirty="0" err="1"/>
+              <a:t>delevi</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" i="1" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" i="1" dirty="0" err="1"/>
+              <a:t>deletum</a:t>
+            </a:r>
+            <a:endParaRPr lang="fr-FR" i="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2620583401"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="14"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="7" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="8" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="10" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="5"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="11" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="12" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="13" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="14" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="12"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="14" grpId="0"/>
+    </p:bldLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Titre 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8A72A64-7F03-4747-B4E8-C23AA91F5935}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1193074" y="172772"/>
+            <a:ext cx="10367715" cy="1188720"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>Le PERFECTUM PASSIF des 1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" baseline="30000" dirty="0"/>
+              <a:t>er</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t> et 2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" baseline="30000" dirty="0"/>
+              <a:t>e</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t> Conjugaisons</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="10" name="Tableau 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8548D20A-2143-4D47-8131-E203AC98A9D6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr/>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1680754" y="1940423"/>
+          <a:ext cx="8560526" cy="2274526"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1" firstCol="1" lastRow="1" lastCol="1" bandRow="1" bandCol="1">
+                <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="2853508">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="83046268"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="3162639">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3773615197"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2544379">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="865917095"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="532336">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Parfait</a:t>
+                      </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>(j’ai été aimé)</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Plus-que-parfait</a:t>
+                      </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>(j’avais été aimé)</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Futur antérieur</a:t>
+                      </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>(j’aurai été aimé)</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="573850243"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="290365">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>amatus, a, um sum</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>amatus</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>, a, </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>um</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>, </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>eram</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>amatus, a, um ero</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1042125832"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="290365">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="1600">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>amatus, a, um es</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="1600" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>amatus</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="1600" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>, a, um, eras</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="1600">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>amatus, a, um eris</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="185930539"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="290365">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="1600">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>amatus, a, um est</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="1600" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>amatus</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="1600" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>, a, um, </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="1600" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>erat</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="1600">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>amatus, a, um erit</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3959120345"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="290365">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1600">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>amati, æ, a sumus</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1600" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>amati, æ, a, eramus</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1600">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>amati, æ, a erimus</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="208049836"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="290365">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1600">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>amati, æ, a estis</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1600" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>amati, æ, a, eratis</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1600" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>amati, æ, a eritis</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2617037404"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="290365">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1600" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>amati, æ, a sunt</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1600">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>amati, æ, a, erant</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1600" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>amati, æ, </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1600">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>a erunt</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="959524713"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="ZoneTexte 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{034CBDE5-61AB-4A7E-BCBC-5D6BA8549EA7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3596935" y="1503266"/>
+            <a:ext cx="4998129" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" i="1" dirty="0" err="1"/>
+              <a:t>Amo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" i="1" dirty="0"/>
+              <a:t>, as, are, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" i="1" dirty="0" err="1"/>
+              <a:t>avi</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" i="1" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" i="1" dirty="0" err="1"/>
+              <a:t>atum</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>et </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" i="1" dirty="0" err="1"/>
+              <a:t>Deleo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" i="1" dirty="0"/>
+              <a:t>, es, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" i="1" dirty="0" err="1"/>
+              <a:t>ere</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" i="1" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" i="1" dirty="0" err="1"/>
+              <a:t>delevi</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" i="1" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" i="1" dirty="0" err="1"/>
+              <a:t>deletum</a:t>
+            </a:r>
+            <a:endParaRPr lang="fr-FR" i="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="16" name="Tableau 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2198EC4C-4175-47B5-B9F2-653ADA2C5659}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr/>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1680754" y="4348343"/>
+          <a:ext cx="8560526" cy="2274526"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1" firstCol="1" lastRow="1" lastCol="1" bandRow="1" bandCol="1">
+                <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="2853508">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="83046268"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="3162639">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3773615197"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2544379">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="865917095"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="532336">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Parfait</a:t>
+                      </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>(j’ai été détruit)</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Plus-que-parfait</a:t>
+                      </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>(j’avais été détruit)</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Futur antérieur</a:t>
+                      </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>(j’aurai été détruit)</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="573850243"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="290365">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>deletus</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>, a, </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>um</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>sum</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>deletus</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>, a, </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>um</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>, </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>eram</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>deletus</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>, a, </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>um</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>ero</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1042125832"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="290365">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>deletus</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="1600" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>, a, um es</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>deletus</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="1600" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>, a, um, eras</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>deletus</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="1600" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>, a, um </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="1600" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>eris</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="185930539"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="290365">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>deletus</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="1600" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>, a, um </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="1600" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>est</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>deletus</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="1600" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>, a, um, </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="1600" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>erat</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>deletus</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="1600" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>, a, um </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="1600" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>erit</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3959120345"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="290365">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>deleti</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1600" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>, æ, a sumus</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>deleti</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1600" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>, æ, a, eramus</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>deleti</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1600" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>, æ, a erimus</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="208049836"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="290365">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>deleti</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1600" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>, æ, a estis</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>deleti</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1600" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>, æ, a, eratis</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>deleti</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1600" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>, æ, a eritis</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2617037404"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="290365">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>deleti</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1600" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>, æ, a sunt</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>deleti</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1600" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>, æ, a, erant</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1600" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>deleti</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1600" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>, æ, a erunt</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1600" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="959524713"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2624218911"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="12"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="7" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="8" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="10" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="10"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="11" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="12" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="13" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="14" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="16"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="12" grpId="0"/>
+    </p:bldLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Titre 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE339907-3C42-460D-B434-46A32AEEFA9E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1447908" y="316817"/>
+            <a:ext cx="9476122" cy="1188720"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>Exercices</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="317652" y="2087573"/>
+            <a:ext cx="11556695" cy="1520416"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0" err="1">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Monachi</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0" err="1">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>monasteriorum</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0" err="1">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>sancti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> Pauli </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0" err="1">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>cantabunt</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0" err="1">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>magnam</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0" err="1">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>missam</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0" err="1">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>dominis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0" err="1">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>castri</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0" err="1">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Gebenne</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Dominus Albertus </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0" err="1">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>pulchras</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0" err="1">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>vineas</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0" err="1">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>potuit</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0" err="1">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>dare</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0" err="1">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>episcopo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Regina </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0" err="1">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Francorum</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0" err="1">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>regem</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0" err="1">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>amabat</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> et fuit </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0" err="1">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>bona</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0" err="1">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>femina</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rectangle 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E7C8C372-B344-4A61-B4FD-8CBAC5687C73}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="986690" y="4059130"/>
+            <a:ext cx="4499710" cy="2554545"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>Canto, as, are, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0" err="1"/>
+              <a:t>avi</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0" err="1"/>
+              <a:t>atum</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t> : chanter</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>Castrum, i, n. : château</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>Do, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0" err="1"/>
+              <a:t>das</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0" err="1"/>
+              <a:t>dare</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0" err="1"/>
+              <a:t>dedi</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0" err="1"/>
+              <a:t>datum</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t> : donner</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0" err="1"/>
+              <a:t>Episcopus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>, i, m. : évêque</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>Femina, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0" err="1"/>
+              <a:t>ae</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>, f. : femme</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0" err="1"/>
+              <a:t>Francus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>, i, m. : Franc</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0" err="1"/>
+              <a:t>Gebenna</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0" err="1"/>
+              <a:t>ae</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>, f. : Genève</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:endParaRPr lang="fr-FR" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6423B121-2F6D-4B36-BF54-E89E0FF1D5FE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6185969" y="4059130"/>
+            <a:ext cx="6096000" cy="2246769"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0" err="1"/>
+              <a:t>Monachus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>, i, m. : moine</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0" err="1"/>
+              <a:t>Monasterium</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>, ii, n. : monastère</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0" err="1"/>
+              <a:t>Pulcher</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0" err="1"/>
+              <a:t>pulchra</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0" err="1"/>
+              <a:t>pulchrum</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t> : joli</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0" err="1"/>
+              <a:t>Quotidie</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t> : chaque jour</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>Regina, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0" err="1"/>
+              <a:t>ae</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>, f. : reine</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>Rex, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0" err="1"/>
+              <a:t>regis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>, m. : roi</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0" err="1"/>
+              <a:t>Vinea</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0" err="1"/>
+              <a:t>ae</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>, f. : vigne</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3241627578"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Titre 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D32076D4-AE54-4C3D-9C7D-53600E3EBE6B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2067543" y="324968"/>
+            <a:ext cx="7729728" cy="1188720"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>Exercices</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Espace réservé du contenu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F6C9630-E22D-4D4D-B9F7-CF578CF200F9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2125951" y="2274365"/>
+            <a:ext cx="3102541" cy="2422681"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>Traduire</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>Il avait été aimé</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>Elle sera détruite</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>J’ai été</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>Nous aurons été</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="fr-FR" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Espace réservé du contenu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D9AC52B-CB26-4D79-B9AA-248C2A43FAF2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7850399" y="2357600"/>
+            <a:ext cx="2379938" cy="1378003"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent2"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="85000"/>
+                    <a:lumOff val="15000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent2"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="85000"/>
+                    <a:lumOff val="15000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent2"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="85000"/>
+                    <a:lumOff val="15000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="914400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent2"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="85000"/>
+                    <a:lumOff val="15000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent2"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="85000"/>
+                    <a:lumOff val="15000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="1312863" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent2"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="1484313" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent2"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="1657350" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent2"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="1882775" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent2"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>Traduire</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0" err="1"/>
+              <a:t>Potueram</a:t>
+            </a:r>
+            <a:endParaRPr lang="fr-FR" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0" err="1"/>
+              <a:t>Poteram</a:t>
+            </a:r>
+            <a:endParaRPr lang="fr-FR" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>Amata es</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0" err="1"/>
+              <a:t>Deletae</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0" err="1"/>
+              <a:t>estis</a:t>
+            </a:r>
+            <a:endParaRPr lang="fr-FR" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2993855700"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Titre 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{834B157E-5D03-988C-C957-C718B0EF752E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>Récitation !</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Espace réservé du contenu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31399D03-615C-2B57-4B51-3AAB552A65BF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="fr-FR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2542608341"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Espace réservé du contenu 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D42D6DC-1905-43AD-B259-4F492D8E5BED}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -4002,51 +15105,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2231136" y="226177"/>
             <a:ext cx="7729728" cy="961688"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR" dirty="0"/>
               <a:t>EXERCICE</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1742751688"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2902791789"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
@@ -4682,1473 +15785,953 @@
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="3" grpId="0" build="p"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Espace réservé du contenu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D42D6DC-1905-43AD-B259-4F492D8E5BED}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="465373" y="2171581"/>
+            <a:ext cx="11425727" cy="2313408"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2800" dirty="0"/>
+              <a:t>Traduisez : </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2800" dirty="0"/>
+              <a:t>Bona castra a malis </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2800" dirty="0" err="1"/>
+              <a:t>monachis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2800" dirty="0" err="1"/>
+              <a:t>sancti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2800" dirty="0"/>
+              <a:t> Petri </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2800" dirty="0" err="1"/>
+              <a:t>monasterii</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2800" dirty="0" err="1"/>
+              <a:t>deleta</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2800" dirty="0" err="1"/>
+              <a:t>sunt</a:t>
+            </a:r>
+            <a:endParaRPr lang="fr-FR" sz="2800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2800" dirty="0" err="1"/>
+              <a:t>Domini</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2800" dirty="0" err="1"/>
+              <a:t>castri</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2800" dirty="0" err="1"/>
+              <a:t>Chamberiaci</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2800" dirty="0" err="1"/>
+              <a:t>erant</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2800" dirty="0"/>
+              <a:t> in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2800" dirty="0" err="1"/>
+              <a:t>monasterio</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2800" dirty="0" err="1"/>
+              <a:t>sanctae</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2800" dirty="0" err="1"/>
+              <a:t>Luciae</a:t>
+            </a:r>
+            <a:endParaRPr lang="fr-FR" sz="2800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2800" dirty="0" err="1"/>
+              <a:t>Monachi</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2800" dirty="0" err="1"/>
+              <a:t>cantaverant</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2800" dirty="0" err="1"/>
+              <a:t>quotidie</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2800" dirty="0"/>
+              <a:t> in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2800" dirty="0" err="1"/>
+              <a:t>castris</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2800" dirty="0" err="1"/>
+              <a:t>dominorum</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2800" dirty="0" err="1"/>
+              <a:t>Chamberiaci</a:t>
+            </a:r>
+            <a:endParaRPr lang="fr-FR" sz="2800" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Titre 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE339907-3C42-460D-B434-46A32AEEFA9E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2231136" y="414185"/>
+            <a:ext cx="7729728" cy="1188720"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>EXERCICE</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D3717EB6-248E-4A3F-827E-9EA32A263A33}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1625882" y="4831723"/>
+            <a:ext cx="3802003" cy="1631216"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>Canto, as, are, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0" err="1"/>
+              <a:t>avi</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0" err="1"/>
+              <a:t>atum</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t> : chanter</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>Castrum, i, n. : château</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0" err="1"/>
+              <a:t>Monachus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>, i, m. : moine</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0" err="1"/>
+              <a:t>Monasterium</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>, ii, n. : monastère</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0" err="1"/>
+              <a:t>Quotidie</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t> : chaque jour</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1742751688"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="7" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="8" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="10" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="11" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="12" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="13" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="14" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="15" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="16" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="17" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="18" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="3" end="3"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="3" grpId="0" uiExpand="1" build="p"/>
+    </p:bldLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Titre 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FEF2577D-0574-1A1D-2D79-0718B3456779}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2231135" y="301304"/>
+            <a:ext cx="7729728" cy="1188720"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>Il est Grand temps de penser au contrôle du 6 octobre !</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1026" name="Picture 2" descr="Se préparer pour un examen en une semaine - YouTube">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F81EA0E5-0C6F-17E4-D3B0-0764F1E34B89}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="484471" y="2096941"/>
+            <a:ext cx="7423411" cy="4175669"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="ZoneTexte 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF724685-2447-43CD-AC27-A0EED6871E34}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8789010" y="3027312"/>
+            <a:ext cx="2343705" cy="1200329"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" dirty="0"/>
+              <a:t>Bosser comme un chien pendant une semaine !</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4175317818"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="1026"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="7" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="8" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="10" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="3" grpId="0"/>
+    </p:bldLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titre 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A2EDFCA1-965E-4DFC-9AF9-84D6337D6AD3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2231136" y="153277"/>
-            <a:ext cx="7729728" cy="849854"/>
+            <a:off x="1300344" y="312678"/>
+            <a:ext cx="9440747" cy="849854"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR" dirty="0"/>
-              <a:t>Le verbe être</a:t>
+              <a:t>LA TROISIEME DECLINAISON : Principes généraux</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...1371 lines deleted...]
-      </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B35CF4A-2F69-4210-AFF5-E30E39E37087}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="425792" y="1585185"/>
             <a:ext cx="12192000" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
@@ -6174,7704 +16757,128 @@
             </a:ext>
             <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
               <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:effectLst>
                   <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                     <a:schemeClr val="bg2"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
-    </p:spTree>
-[...196 lines deleted...]
-      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="ZoneTexte 5">
-[...7337 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="3" name="Espace réservé du contenu 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="890804" y="1669979"/>
-            <a:ext cx="6757682" cy="2577282"/>
+            <a:off x="281379" y="1714091"/>
+            <a:ext cx="10587210" cy="457201"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:noAutofit/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
+            <a:pPr marL="0" lvl="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="fr-FR" sz="2400" dirty="0"/>
-              <a:t>Traduisez : </a:t>
-[...2 lines deleted...]
-          <a:p>
+              <a:t>3</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" baseline="30000" dirty="0"/>
+              <a:t>e</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" dirty="0"/>
+              <a:t> déclinaison : des noms qui ont leur génitif en </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0" err="1"/>
+              <a:t>is</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0"/>
-              <a:t>La rose a été aimée par le beau moine</a:t>
-[...21 lines deleted...]
-            <a:endParaRPr lang="fr-FR" sz="2400" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" dirty="0"/>
+              <a:t>Ils s’organisent en deux groupes :</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Titre 1">
+          <p:cNvPr id="6" name="Espace réservé du contenu 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE339907-3C42-460D-B434-46A32AEEFA9E}"/>
-[...32 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E24FD57-E748-468E-A9B9-D56EF372CF71}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F12CFE0-2DEC-4309-A114-4BB5F76DD833}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="976262" y="4493796"/>
-            <a:ext cx="7729728" cy="1938544"/>
+            <a:off x="827728" y="2542271"/>
+            <a:ext cx="10874745" cy="962856"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
-            <a:normAutofit fontScale="77500" lnSpcReduction="20000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:buClr>
                 <a:schemeClr val="accent2"/>
               </a:buClr>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="85000"/>
                     <a:lumOff val="15000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
@@ -14040,140 +17047,427 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:buClr>
                 <a:schemeClr val="accent2"/>
               </a:buClr>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1600" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
-              <a:t>Vocabulaire :</a:t>
+              <a:rPr lang="fr-FR" sz="2400" dirty="0"/>
+              <a:t>1. Les « imparisyllabiques » : ils n’ont pas le même nombre de syllabes au nominatif et au génitif (ex. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0"/>
+              <a:t>consul, -</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0" err="1"/>
+              <a:t>is</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0"/>
+              <a:t>, m</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" dirty="0"/>
+              <a:t>. : le consul ; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0"/>
+              <a:t>corpus, corporis, n. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" dirty="0"/>
+              <a:t>: le corps). </a:t>
             </a:r>
           </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="ZoneTexte 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A7EFDECE-B2E6-4C11-B6C6-469087CCDF14}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="281379" y="4967870"/>
+            <a:ext cx="11629241" cy="1200329"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" dirty="0"/>
+              <a:t>NB :  attention aux faux imparisyllabiques, qui ont l’air d’un imparisyllabique, mais qui n’en sont pas, car ils se terminent par deux consonnes. Tel est le cas de </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0"/>
+              <a:t>mens, -</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0" err="1"/>
+              <a:t>tis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0"/>
+              <a:t>, f.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" dirty="0"/>
+              <a:t> : l’esprit ou de </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0" err="1"/>
+              <a:t>urbs</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0"/>
+              <a:t>,-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0" err="1"/>
+              <a:t>is</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0"/>
+              <a:t>, f.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" dirty="0"/>
+              <a:t> : la ville. Ces faux imparisyllabiques se déclinent comme de vrais parisyllabiques.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Espace réservé du contenu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0B086898-4375-4927-97AC-843FCBC9AC95}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="827728" y="3681347"/>
+            <a:ext cx="10957872" cy="1110303"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent2"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="85000"/>
+                    <a:lumOff val="15000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent2"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="85000"/>
+                    <a:lumOff val="15000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent2"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="85000"/>
+                    <a:lumOff val="15000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="914400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent2"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="85000"/>
+                    <a:lumOff val="15000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent2"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="85000"/>
+                    <a:lumOff val="15000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="1312863" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent2"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="1484313" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent2"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="1657350" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent2"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="1882775" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent2"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
-[...72 lines deleted...]
-            <a:endParaRPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:rPr lang="fr-FR" sz="2400" dirty="0"/>
+              <a:t>2. Les « parisyllabiques » ont le même nombre de syllabes au nominatif et au génitif (ex. : </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0" err="1"/>
+              <a:t>civis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0"/>
+              <a:t>, -</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0" err="1"/>
+              <a:t>is</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0"/>
+              <a:t>, m</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" dirty="0"/>
+              <a:t>. : le citoyen ; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0"/>
+              <a:t>mare, maris, n.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" dirty="0"/>
+              <a:t> : la mer).</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1492133850"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3155457391"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
@@ -14219,540 +17513,3649 @@
                     <p:cTn id="7" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="8" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="10" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="3">
-[...3 lines deleted...]
-                                          </p:spTgt>
+                                          <p:spTgt spid="6"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="11" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="12" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="13" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="14" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="3">
-[...3 lines deleted...]
-                                          </p:spTgt>
+                                          <p:spTgt spid="11"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="15" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="16" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="17" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="18" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="3">
-[...346 lines deleted...]
-                                          </p:spTgt>
+                                          <p:spTgt spid="10"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="3" grpId="0" build="p"/>
-      <p:bldP spid="4" grpId="0" build="p"/>
+      <p:bldP spid="6" grpId="0"/>
+      <p:bldP spid="10" grpId="0"/>
+      <p:bldP spid="11" grpId="0"/>
     </p:bldLst>
   </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Titre 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE339907-3C42-460D-B434-46A32AEEFA9E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2590843" y="431192"/>
+            <a:ext cx="7729728" cy="1188720"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>La troisième </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0" err="1"/>
+              <a:t>declinaison</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t> : </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="fr-FR" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>Les imparisyllabiques</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="3" name="Espace réservé du contenu 2"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1773902092"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1467123" y="2622014"/>
+          <a:ext cx="9582797" cy="3930847"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1" firstCol="1" lastRow="1" lastCol="1" bandRow="1" bandCol="1">
+                <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="2337138">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2158057947"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2452131">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3380421824"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2452131">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3044612835"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2341397">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4211636903"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="406051">
+                <a:tc gridSpan="2">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Masculin ou féminin</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="fr-FR"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc gridSpan="2">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Neutre</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="fr-FR"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3525847947"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="447941">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Consul</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Consules</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Corpus</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Corpora</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1711795324"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="615371">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Consul</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Consules</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Corpus</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Corpora</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3413872911"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="615371">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Consulem</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Consules</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Corpus</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Corpora</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1449912592"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="615371">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Consulis</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Consulum</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Corporis</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Corporum</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4024594029"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="615371">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Consuli</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Consulibus</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Corpori</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Corporibus</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3455485057"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="615371">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Consule</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Consul</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>ibus</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Corpore</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Corporibus</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1038189143"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="ZoneTexte 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2192357" y="1905918"/>
+            <a:ext cx="2104221" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" dirty="0"/>
+              <a:t>Consul, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" dirty="0" err="1"/>
+              <a:t>is</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" dirty="0"/>
+              <a:t>, m.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="ZoneTexte 9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7260116" y="1905918"/>
+            <a:ext cx="3139807" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" dirty="0"/>
+              <a:t>Corpus, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" dirty="0" err="1"/>
+              <a:t>corporis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" dirty="0"/>
+              <a:t>, n.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1955174178"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Titre 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE339907-3C42-460D-B434-46A32AEEFA9E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2590843" y="431192"/>
+            <a:ext cx="7729728" cy="1188720"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>La troisième </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0" err="1"/>
+              <a:t>declinaison</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t> : </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="fr-FR" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>Les parisyllabiques</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="3" name="Espace réservé du contenu 2"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4226963139"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1115737" y="2401678"/>
+          <a:ext cx="10083566" cy="4494341"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1" firstCol="1" lastRow="1" lastCol="1" bandRow="1" bandCol="1">
+                <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="2459270">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2158057947"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2580272">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3380421824"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2580272">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3044612835"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2463752">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4211636903"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="654786">
+                <a:tc gridSpan="2">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Masculin ou féminin</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="fr-FR"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc gridSpan="2">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Neutre</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="fr-FR"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3525847947"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="565625">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Civis</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Cives</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Mare</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Maria</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1711795324"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="654786">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Civis</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Cives</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Mare</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Maria</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3413872911"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="654786">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Civem</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Cives</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Mare</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Maria</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1449912592"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="654786">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Civis</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Civium</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Maris</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Marium</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4024594029"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="654786">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Civi</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Civibus</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Mari</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Maribus</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3455485057"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="654786">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Cive</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Civ</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>ibus</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Mari</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Maribus</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1038189143"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="ZoneTexte 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2831335" y="1891175"/>
+            <a:ext cx="2104221" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" dirty="0" err="1"/>
+              <a:t>Civis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" dirty="0" err="1"/>
+              <a:t>is</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" dirty="0"/>
+              <a:t>, m.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="ZoneTexte 5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7676921" y="1915594"/>
+            <a:ext cx="2104221" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" dirty="0"/>
+              <a:t>Mare, maris, n.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1084085099"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Titre 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE339907-3C42-460D-B434-46A32AEEFA9E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2231136" y="414185"/>
+            <a:ext cx="7729728" cy="1188720"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>ADJECTIFS 2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" baseline="30000" dirty="0"/>
+              <a:t>e</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t> classe, type </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" i="1" dirty="0"/>
+              <a:t>Fortis, E</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="10" name="Espace réservé du contenu 9"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1255512729"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="670192" y="2657206"/>
+          <a:ext cx="10851615" cy="3732576"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1" firstCol="1" lastRow="1" lastCol="1" bandRow="1" bandCol="1">
+                <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="1953290">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1364189537"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2358419">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2714937811"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2220964">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1028474393"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2222169">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1177636226"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2096773">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1786775578"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="622096">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Nominatif</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>fortis</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>fortes</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>forte</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>fortia</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="202058054"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="622096">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Vocatif</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>fortis</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>fortes</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>forte</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>fortia</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3506353359"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="622096">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Accusatif</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>fortem</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>fortes</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>forte</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>fortia</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2078557072"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="622096">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2400" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Génitif</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2400" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>fortis</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2400" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>fortium</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2400" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>fortis</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2400" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>fortium</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4255681659"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="622096">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Datif</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>forti</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>fort</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>ibus</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>forti</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>fort</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>ibus</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="326975112"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="622096">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Ablatif</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>forti</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>fort</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>ibus</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>forti</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>fort</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>ibus</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2706149162"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="ZoneTexte 10"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3591499" y="1760723"/>
+            <a:ext cx="2622013" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" i="1" dirty="0"/>
+              <a:t>Masculin</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" i="1" dirty="0"/>
+              <a:t>ou féminin</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="ZoneTexte 11"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8736377" y="1760723"/>
+            <a:ext cx="1377108" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" i="1" dirty="0"/>
+              <a:t>Neutre</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="ZoneTexte 12"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7788053" y="2207388"/>
+            <a:ext cx="1377108" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" i="1" dirty="0"/>
+              <a:t>Singulier</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="ZoneTexte 13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3323209" y="2223912"/>
+            <a:ext cx="1377108" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" i="1" dirty="0"/>
+              <a:t>Singulier</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="ZoneTexte 14"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5649245" y="2207388"/>
+            <a:ext cx="1377108" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" i="1" dirty="0"/>
+              <a:t>Pluriel</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="ZoneTexte 15"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9784818" y="2194017"/>
+            <a:ext cx="1377108" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" i="1" dirty="0"/>
+              <a:t>Pluriel</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1405493943"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Colis">
   <a:themeElements>
     <a:clrScheme name="Parcel">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="4A5356"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E3CE"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="F6A21D"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="9BAFB5"/>
       </a:accent2>
@@ -14976,89 +21379,98 @@
                 <a:lumMod val="80000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="55000" r="125000" b="100000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Parcel" id="{8BEC4385-4EB9-4D53-BFB5-0EA123736B6D}" vid="{4DB32801-28C0-48B0-8C1D-A9A58613615A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Colis</Template>
   <TotalTime></TotalTime>
-  <Words>825</Words>
+  <Words>1270</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Grand écran</PresentationFormat>
-  <Paragraphs>260</Paragraphs>
-  <Slides>8</Slides>
+  <Paragraphs>418</Paragraphs>
+  <Slides>16</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Polices utilisées</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Thème</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titres des diapositives</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>8</vt:i4>
+        <vt:i4>16</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="12" baseType="lpstr">
+    <vt:vector size="21" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Gill Sans MT</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Colis</vt:lpstr>
-      <vt:lpstr>LatIN MéDIéVAL III</vt:lpstr>
+      <vt:lpstr>LatIN MéDIéVAL IV</vt:lpstr>
+      <vt:lpstr>Récitation !</vt:lpstr>
       <vt:lpstr>EXERCICE</vt:lpstr>
-      <vt:lpstr>Le verbe être</vt:lpstr>
-      <vt:lpstr>Les composés de SUM</vt:lpstr>
+      <vt:lpstr>EXERCICE</vt:lpstr>
+      <vt:lpstr>Il est Grand temps de penser au contrôle du 6 octobre !</vt:lpstr>
+      <vt:lpstr>LA TROISIEME DECLINAISON : Principes généraux</vt:lpstr>
+      <vt:lpstr>La troisième declinaison :  Les imparisyllabiques</vt:lpstr>
+      <vt:lpstr>La troisième declinaison :  Les parisyllabiques</vt:lpstr>
+      <vt:lpstr>ADJECTIFS 2e classe, type Fortis, E</vt:lpstr>
+      <vt:lpstr>ADJECTIFS 2e classe, type PRUDENS, ENTIS</vt:lpstr>
+      <vt:lpstr>Le verbe être au PERFECTUM</vt:lpstr>
       <vt:lpstr>Possum et Prosum</vt:lpstr>
       <vt:lpstr>Le PERFECTUM des 1er et 2e Conjugaisons</vt:lpstr>
       <vt:lpstr>Le PERFECTUM PASSIF des 1er et 2e Conjugaisons</vt:lpstr>
-      <vt:lpstr>EXERCICE</vt:lpstr>
+      <vt:lpstr>Exercices</vt:lpstr>
+      <vt:lpstr>Exercices</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>LatIN MéDIéVAL</dc:title>
   <dc:creator>Laurent RIPART</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>