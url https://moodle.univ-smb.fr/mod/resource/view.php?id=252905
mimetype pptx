--- v0 (2025-11-24)
+++ v1 (2026-10-16)
@@ -1,83 +1,95 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483696" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
-    <p:sldId id="264" r:id="rId3"/>
-[...7 lines deleted...]
-    <p:sldId id="273" r:id="rId11"/>
+    <p:sldId id="279" r:id="rId3"/>
+    <p:sldId id="280" r:id="rId4"/>
+    <p:sldId id="264" r:id="rId5"/>
+    <p:sldId id="265" r:id="rId6"/>
+    <p:sldId id="281" r:id="rId7"/>
+    <p:sldId id="268" r:id="rId8"/>
+    <p:sldId id="267" r:id="rId9"/>
+    <p:sldId id="269" r:id="rId10"/>
+    <p:sldId id="270" r:id="rId11"/>
+    <p:sldId id="271" r:id="rId12"/>
+    <p:sldId id="272" r:id="rId13"/>
+    <p:sldId id="275" r:id="rId14"/>
+    <p:sldId id="266" r:id="rId15"/>
+    <p:sldId id="273" r:id="rId16"/>
+    <p:sldId id="278" r:id="rId17"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -365,73 +377,73 @@
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="15987" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="112" d="100"/>
-          <a:sy n="112" d="100"/>
+          <a:sx n="107" d="100"/>
+          <a:sy n="107" d="100"/>
         </p:scale>
-        <p:origin x="492" y="96"/>
+        <p:origin x="138" y="210"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -597,51 +609,51 @@
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Modifiez le style des sous-titres du masque</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1160EA64-D806-43AC-9DF2-F8C432F32B4C}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>9/14/2025</a:t>
+              <a:t>9/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -763,51 +775,51 @@
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Cinquième niveau</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E9F9C37B-1D36-470B-8223-D6C91242EC14}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>9/14/2025</a:t>
+              <a:t>9/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -938,51 +950,51 @@
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Cinquième niveau</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{67C6F52A-A82B-47A2-A83A-8C4C91F2D59F}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>9/14/2025</a:t>
+              <a:t>9/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1103,51 +1115,51 @@
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Cinquième niveau</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F070A7B3-6521-4DCA-87E5-044747A908C1}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>9/14/2025</a:t>
+              <a:t>9/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1367,51 +1379,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Cliquez pour modifier les styles du texte du masque</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1160EA64-D806-43AC-9DF2-F8C432F32B4C}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>9/14/2025</a:t>
+              <a:t>9/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1595,51 +1607,51 @@
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Cinquième niveau</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Date Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{AB134690-1557-4C89-A502-4959FE7FAD70}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>9/14/2025</a:t>
+              <a:t>9/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Footer Placeholder 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1949,51 +1961,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Cliquez pour modifier les styles du texte du masque</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4F7D4976-E339-4826-83B7-FBD03F55ECF8}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>9/14/2025</a:t>
+              <a:t>9/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2085,51 +2097,51 @@
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Modifiez le style du titre</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E1037C31-9E7A-4F99-8774-A0E530DE1A42}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>9/14/2025</a:t>
+              <a:t>9/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2175,51 +2187,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C278504F-A551-4DE0-9316-4DCD1D8CC752}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>9/14/2025</a:t>
+              <a:t>9/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2527,51 +2539,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Cliquez pour modifier les styles du texte du masque</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Date Placeholder 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D1BE4249-C0D0-4B06-8692-E8BB871AF643}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>9/14/2025</a:t>
+              <a:t>9/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Footer Placeholder 9"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="804672" y="6236208"/>
             <a:ext cx="5124797" cy="320040"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
@@ -2879,51 +2891,51 @@
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
                     <a:prstClr val="black">
                       <a:alpha val="43000"/>
                     </a:prstClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{042B0DB6-F5C7-45FB-8CF3-31B45F9C2DAC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>9/14/2025</a:t>
+              <a:t>9/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Footer Placeholder 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="804672" y="6236208"/>
             <a:ext cx="5124797" cy="320040"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
@@ -3120,51 +3132,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="7821429" y="6238816"/>
             <a:ext cx="2753746" cy="323968"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1050">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:alpha val="70000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1160EA64-D806-43AC-9DF2-F8C432F32B4C}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>9/14/2025</a:t>
+              <a:t>9/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1600200" y="6236208"/>
             <a:ext cx="5901189" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -3560,50 +3572,74 @@
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
+<file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3709,74 +3745,5213 @@
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titre 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5404F68D-D95F-4295-80EA-9A4EA022C607}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2369659" y="284486"/>
+            <a:ext cx="7729728" cy="1188720"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>L’</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0" err="1"/>
+              <a:t>inFECTUM</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t> de La DEUXIEME CONJUGAISON</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="4" name="Espace réservé du contenu 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5907AE5E-1428-4EE3-BFD8-2057EB6702DD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2237869023"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1008402" y="2315909"/>
+          <a:ext cx="10477145" cy="4016523"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1" firstCol="1" lastRow="1" lastCol="1" bandRow="1" bandCol="1">
+                <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="3288660">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2491124414"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="3618496">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4070789769"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="3569989">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1543949990"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="573789">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Présent</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Imparfait</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Futur </a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1573138317"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="573789">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2400" b="1" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Deleo</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Dele</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>bam</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2400" b="1" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Delebo</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3834335112"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="573789">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2400" b="1" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Deles</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Dele</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>bas</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Dele</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2400" b="1" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>bis</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="633693855"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="573789">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Delet</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Delebat</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Delebit</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1317427513"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="573789">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Delemus</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Delebamus</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Delebimus</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3885987810"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="573789">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Deletis</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Delebatis</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Delebitis</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3181048524"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="573789">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Delent</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Delebant</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Delebunt</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1432946613"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03CB7C58-CBA8-46AE-8F1C-C0426FC025AC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1092950" y="1628992"/>
+            <a:ext cx="10283145" cy="707886"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+            <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+              <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:effectLst>
+                  <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                    <a:schemeClr val="bg2"/>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a14:hiddenEffects>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:tabLst>
+                <a:tab pos="1022350" algn="l"/>
+              </a:tabLst>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:tabLst>
+                <a:tab pos="1022350" algn="l"/>
+              </a:tabLst>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:tabLst>
+                <a:tab pos="1022350" algn="l"/>
+              </a:tabLst>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:tabLst>
+                <a:tab pos="1022350" algn="l"/>
+              </a:tabLst>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:tabLst>
+                <a:tab pos="1022350" algn="l"/>
+              </a:tabLst>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:tabLst>
+                <a:tab pos="1022350" algn="l"/>
+              </a:tabLst>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:tabLst>
+                <a:tab pos="1022350" algn="l"/>
+              </a:tabLst>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:tabLst>
+                <a:tab pos="1022350" algn="l"/>
+              </a:tabLst>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:tabLst>
+                <a:tab pos="1022350" algn="l"/>
+              </a:tabLst>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:tabLst>
+                <a:tab pos="1022350" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>La deuxième conjugaison est bâtie sur un thème en </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" i="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>e</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. Son modèle est </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" i="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>deleo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" i="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, -es, -</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" i="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ere</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" i="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, -</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" i="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>evi</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" i="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, -</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" i="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>etum</a:t>
+            </a:r>
+            <a:endParaRPr lang="fr-FR" sz="2000" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst>
+                <a:tab pos="1022350" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" lang="fr-FR" altLang="fr-FR" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2568213964"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="5"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="7" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="8" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="10" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="5" grpId="0"/>
+    </p:bldLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Titre 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5404F68D-D95F-4295-80EA-9A4EA022C607}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2326930" y="387034"/>
+            <a:ext cx="7729728" cy="1188720"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>L’</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0" err="1"/>
+              <a:t>inFECTUM</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t> Passif de La Première CONJUGAISON</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="4" name="Espace réservé du contenu 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5907AE5E-1428-4EE3-BFD8-2057EB6702DD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1795550017"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="786212" y="1939003"/>
+          <a:ext cx="10707880" cy="4275586"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1" firstCol="1" lastRow="1" lastCol="1" bandRow="1" bandCol="1">
+                <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="3398290">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2491124414"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="3679457">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4070789769"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="3630133">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1543949990"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="610798">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Présent</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Imparfait</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Futur </a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1573138317"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="610798">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2400" b="1" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Amor</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2400" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>amabar</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2400" b="1" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>amabor</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3834335112"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="610798">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2400" b="1" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Amaris</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2400" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>amabaris</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2400" b="1" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>amaberis</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="633693855"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="610798">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Amatur</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>amabatur</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>amabitur</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1317427513"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="610798">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Amamur</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>amabamur</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>amabimur</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3885987810"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="610798">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Amamini</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>amabamini</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>amabimini</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3181048524"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="610798">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Amantur</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>amabantur</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>amabuntur</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1432946613"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="950441116"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Titre 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5404F68D-D95F-4295-80EA-9A4EA022C607}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2326930" y="404126"/>
+            <a:ext cx="7729728" cy="1188720"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>L’</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0" err="1"/>
+              <a:t>inFECTUM</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t> Passif de La Deuxième CONJUGAISON</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="4" name="Espace réservé du contenu 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5907AE5E-1428-4EE3-BFD8-2057EB6702DD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="210386595"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="863126" y="2033897"/>
+          <a:ext cx="10622421" cy="4401082"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1" firstCol="1" lastRow="1" lastCol="1" bandRow="1" bandCol="1">
+                <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="3354449">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2491124414"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="3658508">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4070789769"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="3609464">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1543949990"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="628726">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Présent</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Imparfait</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Futur </a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1573138317"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="628726">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2400" b="1" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Deleor</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2400" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Delebar</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2400" b="1" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Delebor</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3834335112"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="628726">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2400" b="1" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Deleris</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2400" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Delebaris</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2400" b="1" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Deleberis</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="633693855"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="628726">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2400" b="1" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Dele</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>tur</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Dele</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>batur</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2400" b="1" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Dele</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>bitur</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1317427513"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="628726">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2400" b="1" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Dele</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>mur</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Dele</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>bamur</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2400" b="1" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Dele</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>bimur</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3885987810"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="628726">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2400" b="1" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Dele</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>mini</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Dele</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>bamini</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2400" b="1" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Dele</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>bimini</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3181048524"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="628726">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2400" b="1" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Dele</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>ntur</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2400" b="1" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Dele</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>bantur</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2400" b="1" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Dele</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>buntur</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1432946613"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2471449290"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="ZoneTexte 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8D573AA-8196-47A5-8932-128053B3AFEC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="509453" y="1614388"/>
+            <a:ext cx="11107782" cy="1015663"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Gill Sans MT" panose="020B0502020104020203" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Le verbe être a de nombreux composé</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0">
+                <a:latin typeface="Gill Sans MT" panose="020B0502020104020203" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>s</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Gill Sans MT" panose="020B0502020104020203" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> qui se construisent à l’aide d’un suffixe. Parmi les principaux, on trouve :</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Gill Sans MT" panose="020B0502020104020203" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Titre 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5C6C1795-CA22-41CA-BD85-36BC96A7FB0F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2231136" y="153277"/>
+            <a:ext cx="7729728" cy="849854"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>Les composés de SUM</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="ZoneTexte 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CCCF7843-4FC1-4E9F-A815-EC408F617399}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1336765" y="2278973"/>
+            <a:ext cx="10711543" cy="3269741"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Gill Sans MT" panose="020B0502020104020203" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="449580" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" i="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Gill Sans MT" panose="020B0502020104020203" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Adsum</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" i="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Gill Sans MT" panose="020B0502020104020203" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" i="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Gill Sans MT" panose="020B0502020104020203" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ades</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" i="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Gill Sans MT" panose="020B0502020104020203" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" i="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Gill Sans MT" panose="020B0502020104020203" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>adesse</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" i="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Gill Sans MT" panose="020B0502020104020203" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" i="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Gill Sans MT" panose="020B0502020104020203" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>affui</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Gill Sans MT" panose="020B0502020104020203" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> : je suis près de, je suis présent</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="449580" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" i="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Gill Sans MT" panose="020B0502020104020203" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Absum</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" i="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Gill Sans MT" panose="020B0502020104020203" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" i="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Gill Sans MT" panose="020B0502020104020203" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>abes</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" i="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Gill Sans MT" panose="020B0502020104020203" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" i="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Gill Sans MT" panose="020B0502020104020203" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>abesse</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" i="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Gill Sans MT" panose="020B0502020104020203" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" i="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Gill Sans MT" panose="020B0502020104020203" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>afui</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Gill Sans MT" panose="020B0502020104020203" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> : je suis loin de, je suis absent</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="449580" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" i="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Gill Sans MT" panose="020B0502020104020203" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Desum</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" i="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Gill Sans MT" panose="020B0502020104020203" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" i="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Gill Sans MT" panose="020B0502020104020203" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>dees</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" i="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Gill Sans MT" panose="020B0502020104020203" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" i="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Gill Sans MT" panose="020B0502020104020203" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>deesse</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" i="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Gill Sans MT" panose="020B0502020104020203" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" i="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Gill Sans MT" panose="020B0502020104020203" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>defui</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Gill Sans MT" panose="020B0502020104020203" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> : je manque, je fais défaut</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="449580" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" i="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Gill Sans MT" panose="020B0502020104020203" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Præsum</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" i="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Gill Sans MT" panose="020B0502020104020203" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" i="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Gill Sans MT" panose="020B0502020104020203" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>præes</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" i="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Gill Sans MT" panose="020B0502020104020203" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" i="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Gill Sans MT" panose="020B0502020104020203" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>præesse</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" i="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Gill Sans MT" panose="020B0502020104020203" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" i="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Gill Sans MT" panose="020B0502020104020203" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>præfui</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Gill Sans MT" panose="020B0502020104020203" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> : être à la tête, commander</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="449580" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" i="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Gill Sans MT" panose="020B0502020104020203" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Supersum</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" i="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Gill Sans MT" panose="020B0502020104020203" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" i="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Gill Sans MT" panose="020B0502020104020203" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>superes</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" i="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Gill Sans MT" panose="020B0502020104020203" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" i="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Gill Sans MT" panose="020B0502020104020203" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>superesse</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" i="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Gill Sans MT" panose="020B0502020104020203" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" i="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Gill Sans MT" panose="020B0502020104020203" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>superfui</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Gill Sans MT" panose="020B0502020104020203" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> : subsister, survivre</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1311592344"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Titre 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE339907-3C42-460D-B434-46A32AEEFA9E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2612876" y="188006"/>
+            <a:ext cx="7729728" cy="922947"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>Possum et </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0" err="1"/>
+              <a:t>Prosum</a:t>
+            </a:r>
+            <a:endParaRPr lang="fr-FR" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="7" name="Espace réservé du contenu 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F92A87EB-206D-4927-B9AC-15839800FBAD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3071797314"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1709159" y="3429000"/>
+          <a:ext cx="9152545" cy="3014529"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1" firstCol="1" lastRow="1" lastCol="1" bandRow="1" bandCol="1">
+                <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="1615155">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3290808355"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1435693">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2426371239"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1612165">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2985910236"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1618145">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1998700301"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1443670">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="758503563"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1427717">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="948634854"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="430647">
+                <a:tc gridSpan="2">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Présent</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="fr-FR"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc gridSpan="2">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Imparfait</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="fr-FR"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc gridSpan="2">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Futur</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="fr-FR"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2053841010"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="430647">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1800" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Possum </a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1800" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Prosum</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1800" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Poteram</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1800" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Proderam </a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1800" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Potero</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1800" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Prodero</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1031868374"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="430647">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Potes</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Prodes</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Poteras</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Proderas</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Poteris</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Proderis</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3908642544"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="430647">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Potest</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Prodest</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Poterat</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Proderat </a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Poterit</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Proderit</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="556896996"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="430647">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Possumus</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Prosumus</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Poteramus</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Proderamus</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Poterimus</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Proderimus</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1014204201"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="430647">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Potestis</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Prodestis</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Poteratis</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Proderatis</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Poteritis</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Proderitis</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="879267157"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="430647">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Possunt</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Prosunt</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Poterant</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Proderant</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Poterunt</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="1800" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Proderunt</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="1800" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="99614616"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF975162-2D5D-44F4-9807-45BEC4D0355C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="338370" y="1304599"/>
+            <a:ext cx="11678194" cy="1938992"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+            <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+              <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:effectLst>
+                  <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                    <a:schemeClr val="bg2"/>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a14:hiddenEffects>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="fr-FR" altLang="fr-FR" sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Deux composés du verbe être prennent des formes irrégulières lorsque leur suffixe et en contact avec une voyelle :</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" lang="fr-FR" altLang="fr-FR" sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="fr-FR" altLang="fr-FR" sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> 1) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="fr-FR" altLang="fr-FR" sz="2400" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>possum, potes, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="fr-FR" altLang="fr-FR" sz="2400" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>potesse</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="fr-FR" altLang="fr-FR" sz="2400" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="fr-FR" altLang="fr-FR" sz="2400" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>potui</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="fr-FR" altLang="fr-FR" sz="2400" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="fr-FR" altLang="fr-FR" sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>: pouvoir ;       </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="fr-FR" altLang="fr-FR" sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> 2) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="fr-FR" altLang="fr-FR" sz="2400" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>prosum</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="fr-FR" altLang="fr-FR" sz="2400" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="fr-FR" altLang="fr-FR" sz="2400" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>prodes</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="fr-FR" altLang="fr-FR" sz="2400" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="fr-FR" altLang="fr-FR" sz="2400" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>prodesse</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="fr-FR" altLang="fr-FR" sz="2400" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="fr-FR" altLang="fr-FR" sz="2400" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>profui</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="fr-FR" altLang="fr-FR" sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> : être utile</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="fr-FR" altLang="fr-FR" sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1955174178"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="9"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="7" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="8" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="10" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="7"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="9" grpId="0"/>
+    </p:bldLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Titre 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B201D88-F5AF-42C3-A966-176A275A3389}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2231136" y="537402"/>
             <a:ext cx="7729728" cy="1188720"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR" dirty="0"/>
-              <a:t>Exercices</a:t>
+              <a:t>Exercices 1</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Espace réservé du contenu 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12C7A9E6-C1EB-4B2A-BE3D-2A447BD367DF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1581656" y="2329853"/>
             <a:ext cx="9664610" cy="1729400"/>
           </a:xfrm>
@@ -4097,51 +9272,51 @@
               <a:defRPr sz="1600" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="fr-FR" sz="2000" i="1" dirty="0"/>
               <a:t>Traduction</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="fr-FR" sz="2000" i="1" dirty="0"/>
-              <a:t>- </a:t>
+              <a:t>-  </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="2000" i="1" dirty="0" err="1"/>
               <a:t>Petrum</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="2000" i="1" dirty="0"/>
               <a:t> Paulus </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="2000" i="1" dirty="0" err="1"/>
               <a:t>tenet</a:t>
             </a:r>
             <a:endParaRPr lang="fr-FR" sz="2000" i="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFontTx/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="fr-FR" sz="2000" i="1" dirty="0"/>
               <a:t>A Paulo Petrus </a:t>
             </a:r>
             <a:r>
@@ -4423,51 +9598,2975 @@
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="3" grpId="0" build="p"/>
       <p:bldP spid="4" grpId="0"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Espace réservé du contenu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D42D6DC-1905-43AD-B259-4F492D8E5BED}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="890804" y="1669979"/>
+            <a:ext cx="6757682" cy="2577282"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" dirty="0"/>
+              <a:t>Traduisez : </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0"/>
+              <a:t>La rose a été aimée par le beau moine</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0"/>
+              <a:t>Nous aimerons les beaux châteaux</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0"/>
+              <a:t>Nous détruirons</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0"/>
+              <a:t>Les moines détruisaient le monastère du château</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="fr-FR" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Titre 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE339907-3C42-460D-B434-46A32AEEFA9E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2231136" y="234724"/>
+            <a:ext cx="7729728" cy="1188720"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0" err="1"/>
+              <a:t>EXERCICEs</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t> 2</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Espace réservé du contenu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E24FD57-E748-468E-A9B9-D56EF372CF71}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="976262" y="4493796"/>
+            <a:ext cx="7729728" cy="1938544"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:normAutofit fontScale="77500" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent2"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="85000"/>
+                    <a:lumOff val="15000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent2"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="85000"/>
+                    <a:lumOff val="15000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent2"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="85000"/>
+                    <a:lumOff val="15000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="914400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent2"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="85000"/>
+                    <a:lumOff val="15000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent2"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="85000"/>
+                    <a:lumOff val="15000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="1312863" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent2"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="1484313" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent2"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="1657350" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent2"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="1882775" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent2"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>Vocabulaire :</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>Castrum, i, n. : château</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0" err="1"/>
+              <a:t>Monachus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>, i, m. : moine</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0" err="1"/>
+              <a:t>Pulcher</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0" err="1"/>
+              <a:t>pulchra</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0" err="1"/>
+              <a:t>pulchrum</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t> : beau</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>A (ou ab devant une voyelle) : par (+ ablatif)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>Magister, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0" err="1"/>
+              <a:t>magistri</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" dirty="0"/>
+              <a:t>, m. : maître, professeur</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="fr-FR" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1492133850"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="7" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="8" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="10" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="11" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="12" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="13" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="14" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="15" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="16" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="17" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="18" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="3" end="3"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="19" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="20" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="21" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="22" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="4" end="4"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="23" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="24" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="25" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="26" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="27" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="28" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="29" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="30" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="31" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="32" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="33" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="34" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="35" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="36" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="37" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="38" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4">
+                                            <p:txEl>
+                                              <p:pRg st="3" end="3"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="39" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="40" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="41" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="42" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4">
+                                            <p:txEl>
+                                              <p:pRg st="4" end="4"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="43" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="44" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="45" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="46" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4">
+                                            <p:txEl>
+                                              <p:pRg st="5" end="5"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="3" grpId="0" build="p"/>
+      <p:bldP spid="4" grpId="0" build="p"/>
+    </p:bldLst>
+  </p:timing>
+</p:sld>
+</file>
+
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13480C4E-EEB3-987A-AE7D-E859CCA6ED02}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Titre 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA3C8CC2-31EE-E470-0E14-A2164CFE1E24}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2231136" y="234891"/>
+            <a:ext cx="7729728" cy="1188720"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>Révision :</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="fr-FR" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>1ere et 2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" baseline="30000" dirty="0"/>
+              <a:t>e</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0" err="1"/>
+              <a:t>declinaisons</a:t>
+            </a:r>
+            <a:endParaRPr lang="fr-FR" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="7" name="Espace réservé du contenu 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3248780-16DF-7ECF-7848-E3C25BFF7865}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2866781760"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1716836" y="2407298"/>
+          <a:ext cx="8360230" cy="3853542"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1" firstCol="1" lastRow="1" lastCol="1" bandRow="1" bandCol="1">
+                <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="2039410">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3005481393"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2106940">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3030630072"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2106940">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4002847345"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2106940">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4057155081"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="550506">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2000" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2000" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2000" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Rosa, </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2000" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>ae</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2000" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>, f.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2000" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2000" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Dominus, i, m.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2000" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2000" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Templum</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2000" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>, i, n.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2000" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="400024067"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="550506">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2000" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Nominatif</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2000" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2000" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Rosa</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2000" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2000" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Dominus</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2000" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2000" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Templum</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2000" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="838018833"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="550506">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2000">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Vocatif</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2000">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2000" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mj-lt"/>
+                          <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Rosa</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2000" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Domine</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2000" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2000" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Templum</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2000" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2789336370"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="550506">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2000">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Accusatif</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2000">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2000" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Rosam</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2000" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2000" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Dominum</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2000" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2000" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Templum</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2000" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="619211903"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="550506">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="2000">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Génitif</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2000">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="2000" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Rosae</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2000" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="2000" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Domini</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2000" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="2000" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Templi</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2000" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4016426399"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="550506">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="2000">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Datif</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2000">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="2000" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Rosae</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2000" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="2000" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Domino</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2000" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="2000" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Templo</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2000" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2880422499"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="550506">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2000">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Ablatif</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2000">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2000" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Rosa</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2000" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2000" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Domino</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2000" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2000" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Templo</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2000" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="524655777"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="ZoneTexte 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5BB7697-722B-65A1-443C-26D39ACF0A5F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5246703" y="1752198"/>
+            <a:ext cx="1970843" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0"/>
+              <a:t>Singulier</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2011578192"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="7"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE6A8DEB-1AA1-7C56-228F-3ABF688AB3BC}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Titre 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E7472F78-0336-2FDA-22BB-7F308CBCC245}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2231136" y="234891"/>
+            <a:ext cx="7729728" cy="1188720"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>Révision :</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="fr-FR" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>1ere et 2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" baseline="30000" dirty="0"/>
+              <a:t>e</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0" err="1"/>
+              <a:t>declinaisons</a:t>
+            </a:r>
+            <a:endParaRPr lang="fr-FR" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="7" name="Espace réservé du contenu 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{85CE4F54-2254-B0A5-5312-5617326C3C1B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1307723560"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1716836" y="2407298"/>
+          <a:ext cx="8360230" cy="3853542"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1" firstCol="1" lastRow="1" lastCol="1" bandRow="1" bandCol="1">
+                <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="2039410">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3005481393"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2106940">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3030630072"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2106940">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4002847345"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2106940">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4057155081"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="550506">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2000" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2000" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2000" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Rosa, </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2000" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>ae</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2000" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>, f.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2000" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2000" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Dominus, i, m.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2000" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2000" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Templum</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2000" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>, i, n.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2000" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="400024067"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="550506">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2000" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Nominatif</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2000" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2000" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Rosae</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2000" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2000" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Domini</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2000" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2000" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Templa</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2000" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="838018833"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="550506">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2000">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Vocatif</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2000">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2000" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mj-lt"/>
+                          <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Rosae</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2000" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Domini</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2000" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2000" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Templa</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2000" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2789336370"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="550506">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2000">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Accusatif</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2000">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2000" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Rosas</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2000" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2000" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Dominos</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2000" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2000" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Templa</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2000" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="619211903"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="550506">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="2000">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Génitif</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2000">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="2000" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Rosarum</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2000" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="2000" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Dominorum</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2000" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="2000" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Templorum</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2000" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4016426399"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="550506">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="2000">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Datif</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2000">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="2000" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Rosis</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2000" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="2000" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Dominis</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2000" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="2000" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Templis</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2000" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2880422499"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="550506">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2000">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Ablatif</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2000">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2000" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Rosis</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2000" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2000" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Dominis</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2000" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2000" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Templis</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2000" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="524655777"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="ZoneTexte 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA3DA02C-5E47-354B-1DCD-FB38DD4EA296}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5246703" y="1752198"/>
+            <a:ext cx="1970843" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0"/>
+              <a:t>Pluriel</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3198821544"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titre 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A2EDFCA1-965E-4DFC-9AF9-84D6337D6AD3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -5307,90 +13406,90 @@
             <a:r>
               <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0"/>
               <a:t>Bonus, a, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0" err="1"/>
               <a:t>um</a:t>
             </a:r>
             <a:endParaRPr lang="fr-FR" sz="2400" i="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3155457391"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="7" name="Espace réservé du contenu 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E7793E2-74CD-4306-886E-6C48BE642247}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:ph idx="1"/>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1388517421"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="682943377"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
-          <a:off x="1742962" y="1502229"/>
+          <a:off x="1683141" y="1869699"/>
           <a:ext cx="8360230" cy="3853542"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" firstCol="1" lastRow="1" lastCol="1" bandRow="1" bandCol="1">
                 <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="2039410">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3005481393"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="2106940">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3030630072"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="2106940">
                   <a:extLst>
@@ -5586,56 +13685,56 @@
                         </a:rPr>
                         <a:t>Bona</a:t>
                       </a:r>
                       <a:endParaRPr lang="fr-FR" sz="2000" dirty="0">
                         <a:effectLst/>
                         <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="838018833"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="550506">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="fr-FR" sz="2000">
+                        <a:rPr lang="fr-FR" sz="2000" dirty="0">
                           <a:effectLst/>
                         </a:rPr>
                         <a:t>Vocatif</a:t>
                       </a:r>
-                      <a:endParaRPr lang="fr-FR" sz="2000">
+                      <a:endParaRPr lang="fr-FR" sz="2000" dirty="0">
                         <a:effectLst/>
                         <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="fr-FR" sz="2000" b="1" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:effectLst/>
                         </a:rPr>
                         <a:t>Boni</a:t>
                       </a:r>
                       <a:endParaRPr lang="fr-FR" sz="2000" b="1" dirty="0">
                         <a:solidFill>
                           <a:schemeClr val="bg1"/>
@@ -5693,56 +13792,56 @@
                         </a:rPr>
                         <a:t>Bona</a:t>
                       </a:r>
                       <a:endParaRPr lang="fr-FR" sz="2000" dirty="0">
                         <a:effectLst/>
                         <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2789336370"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="550506">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="fr-FR" sz="2000">
+                        <a:rPr lang="fr-FR" sz="2000" dirty="0">
                           <a:effectLst/>
                         </a:rPr>
                         <a:t>Accusatif</a:t>
                       </a:r>
-                      <a:endParaRPr lang="fr-FR" sz="2000">
+                      <a:endParaRPr lang="fr-FR" sz="2000" dirty="0">
                         <a:effectLst/>
                         <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="fr-FR" sz="2000" b="1" dirty="0" err="1">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:effectLst/>
                         </a:rPr>
                         <a:t>Bonos</a:t>
                       </a:r>
                       <a:endParaRPr lang="fr-FR" sz="2000" b="1" dirty="0">
                         <a:solidFill>
                           <a:schemeClr val="bg1"/>
@@ -5800,56 +13899,56 @@
                         </a:rPr>
                         <a:t>Bona</a:t>
                       </a:r>
                       <a:endParaRPr lang="fr-FR" sz="2000" dirty="0">
                         <a:effectLst/>
                         <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="619211903"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="550506">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="it-IT" sz="2000">
+                        <a:rPr lang="it-IT" sz="2000" dirty="0">
                           <a:effectLst/>
                         </a:rPr>
                         <a:t>Génitif</a:t>
                       </a:r>
-                      <a:endParaRPr lang="fr-FR" sz="2000">
+                      <a:endParaRPr lang="fr-FR" sz="2000" dirty="0">
                         <a:effectLst/>
                         <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="it-IT" sz="2000" b="1" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:effectLst/>
                         </a:rPr>
                         <a:t>Bonorum</a:t>
                       </a:r>
                       <a:endParaRPr lang="fr-FR" sz="2000" b="1" dirty="0">
                         <a:solidFill>
                           <a:schemeClr val="bg1"/>
@@ -5907,56 +14006,56 @@
                         </a:rPr>
                         <a:t>Bonorum</a:t>
                       </a:r>
                       <a:endParaRPr lang="fr-FR" sz="2000" dirty="0">
                         <a:effectLst/>
                         <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4016426399"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="550506">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="it-IT" sz="2000">
+                        <a:rPr lang="it-IT" sz="2000" dirty="0">
                           <a:effectLst/>
                         </a:rPr>
                         <a:t>Datif</a:t>
                       </a:r>
-                      <a:endParaRPr lang="fr-FR" sz="2000">
+                      <a:endParaRPr lang="fr-FR" sz="2000" dirty="0">
                         <a:effectLst/>
                         <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="it-IT" sz="2000" b="1" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:effectLst/>
                         </a:rPr>
                         <a:t>Bonis</a:t>
                       </a:r>
                       <a:endParaRPr lang="fr-FR" sz="2000" b="1" dirty="0">
                         <a:solidFill>
                           <a:schemeClr val="bg1"/>
@@ -6098,64 +14197,1008 @@
                       <a:r>
                         <a:rPr lang="it-IT" sz="2000" dirty="0">
                           <a:effectLst/>
                         </a:rPr>
                         <a:t>Bonis</a:t>
                       </a:r>
                       <a:endParaRPr lang="fr-FR" sz="2000" dirty="0">
                         <a:effectLst/>
                         <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="524655777"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Titre 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C0444196-8F18-1C90-86DE-3645C12FC0FF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2231136" y="234891"/>
+            <a:ext cx="7729728" cy="1188720"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>Révision matinale :</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="fr-FR" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>La première classe d’adjectifs</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3218726726"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Titre 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64E7BF36-0AB4-EA38-0545-588420C48723}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2231136" y="281029"/>
+            <a:ext cx="7729728" cy="1188720"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>Jouons avec le Latin !</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Espace réservé du contenu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C00FE05-2F80-D420-A8BC-B5D614720D39}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1103091" y="2014202"/>
+            <a:ext cx="7729728" cy="1848498"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>1) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0" err="1"/>
+              <a:t>Petrum</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t> Paulus </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0" err="1"/>
+              <a:t>parvus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0" err="1"/>
+              <a:t>amat</a:t>
+            </a:r>
+            <a:endParaRPr lang="fr-FR" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>2) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0" err="1"/>
+              <a:t>Petrum</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t> Paulus </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0" err="1"/>
+              <a:t>parvum</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0" err="1"/>
+              <a:t>amat</a:t>
+            </a:r>
+            <a:endParaRPr lang="fr-FR" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>3) Paulus </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0" err="1"/>
+              <a:t>amat</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0" err="1"/>
+              <a:t>rosae</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t> dominos</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>4) Petrus </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0" err="1"/>
+              <a:t>templorum</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0" err="1"/>
+              <a:t>dominus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t> est</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Espace réservé du contenu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C5FF1DD-7818-5899-C3DD-7D6203BC84B0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="977585" y="4282273"/>
+            <a:ext cx="7729728" cy="1848498"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent2"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="85000"/>
+                    <a:lumOff val="15000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent2"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="85000"/>
+                    <a:lumOff val="15000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent2"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="85000"/>
+                    <a:lumOff val="15000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="914400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent2"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="85000"/>
+                    <a:lumOff val="15000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent2"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="85000"/>
+                    <a:lumOff val="15000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="1312863" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent2"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="1484313" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent2"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="1657350" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent2"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="1882775" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent2"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>1) Le petit Paul aime Pierre</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>2) Paul aime le petit Pierre</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>3) Paul aime les seigneurs de la rose</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>4) Pierre est le seigneur des temples</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="ZoneTexte 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5AD7406B-B01C-7492-A778-C23022F9E18D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7010399" y="3678034"/>
+            <a:ext cx="4078509" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>Amat = il aime</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2125391991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="7" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="8" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="10" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="11" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="12" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="13" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="14" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="15" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="16" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="17" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="18" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="3" end="3"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="19" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="20" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="21" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="22" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="23" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="24" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="25" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="26" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="27" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="28" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="29" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="30" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="31" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="32" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="33" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="34" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4">
+                                            <p:txEl>
+                                              <p:pRg st="3" end="3"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{488B1F72-C959-41F1-8DDF-3B39B8B230F5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -7220,51 +16263,312 @@
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4271A9B6-AF30-45BA-AC29-955AA1E396EF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="986393" y="5172816"/>
+            <a:off x="2427005" y="5172816"/>
+            <a:ext cx="5399259" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+            <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+              <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:effectLst>
+                  <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                    <a:schemeClr val="bg2"/>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a14:hiddenEffects>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+                <a:tab pos="1022350" algn="l"/>
+              </a:tabLst>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+                <a:tab pos="1022350" algn="l"/>
+              </a:tabLst>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+                <a:tab pos="1022350" algn="l"/>
+              </a:tabLst>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+                <a:tab pos="1022350" algn="l"/>
+              </a:tabLst>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+                <a:tab pos="1022350" algn="l"/>
+              </a:tabLst>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+                <a:tab pos="1022350" algn="l"/>
+              </a:tabLst>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+                <a:tab pos="1022350" algn="l"/>
+              </a:tabLst>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+                <a:tab pos="1022350" algn="l"/>
+              </a:tabLst>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+                <a:tab pos="1022350" algn="l"/>
+              </a:tabLst>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="just" defTabSz="914400"/>
+            <a:r>
+              <a:rPr lang="fr-FR" altLang="fr-FR" sz="2000" i="1" dirty="0">
+                <a:latin typeface="Gill Sans MT" panose="020B0502020104020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Perfectum </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" altLang="fr-FR" sz="2000" i="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>→</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" altLang="fr-FR" sz="2000" i="1" dirty="0">
+                <a:latin typeface="Gill Sans MT" panose="020B0502020104020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>   Ce mardi matin, on a eu latin</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="fr-FR" altLang="fr-FR" sz="2000" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Gill Sans MT" panose="020B0502020104020203" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{422FCC73-A239-429F-83FF-BC5D11F4FD57}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="2427005" y="5850965"/>
             <a:ext cx="9916358" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
@@ -7432,336 +16736,75 @@
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:tabLst>
                 <a:tab pos="457200" algn="l"/>
                 <a:tab pos="1022350" algn="l"/>
               </a:tabLst>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
-[...15 lines deleted...]
-            </a:pPr>
+            <a:pPr lvl="0" algn="just" defTabSz="914400"/>
+            <a:r>
+              <a:rPr lang="fr-FR" altLang="fr-FR" sz="2000" i="1" dirty="0" err="1">
+                <a:latin typeface="Gill Sans MT" panose="020B0502020104020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Infectum</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="fr-FR" altLang="fr-FR" sz="2000" i="1" dirty="0">
                 <a:latin typeface="Gill Sans MT" panose="020B0502020104020203" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Ce lundi à l’aube, Ripart nous a infligé son cours de latin</a:t>
-[...258 lines deleted...]
-            </a:pPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" altLang="fr-FR" sz="2000" i="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>→     </a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="fr-FR" altLang="fr-FR" sz="2000" i="1" dirty="0">
                 <a:latin typeface="Gill Sans MT" panose="020B0502020104020203" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Le lundi à l’aube, Ripart nous infligeait son cours de latin</a:t>
+              <a:t>Le mardi matin, on avait latin</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="fr-FR" altLang="fr-FR" sz="2000" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Gill Sans MT" panose="020B0502020104020203" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Titre 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12C11A06-1345-1089-6AAA-C2EEBA14108D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
@@ -8083,133 +17126,104 @@
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="6" grpId="0"/>
       <p:bldP spid="9" grpId="0"/>
       <p:bldP spid="11" grpId="0"/>
       <p:bldP spid="13" grpId="0"/>
       <p:bldP spid="15" grpId="0"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titre 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6EA58C60-C9AD-4B0B-B45F-D5CC1BF44955}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1757083" y="211609"/>
-            <a:ext cx="9096335" cy="1188720"/>
+            <a:off x="1757083" y="277883"/>
+            <a:ext cx="9096335" cy="1122446"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR" altLang="fr-FR" sz="2400" b="1" cap="none" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>LE LATIN : UN VEHICULE </a:t>
-[...29 lines deleted...]
-            </a:br>
+              <a:t>LE LATIN : UN VEHICULE A SIX TEMPS</a:t>
+            </a:r>
             <a:endParaRPr lang="fr-FR" sz="2400" cap="none" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Espace réservé du contenu 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{721BA752-5CDE-4530-A033-5CBFBB02ED8D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:ph idx="1"/>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2700371499"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
@@ -8656,51 +17670,51 @@
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titre 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5404F68D-D95F-4295-80EA-9A4EA022C607}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -9969,2714 +18983,50 @@
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="5" grpId="0"/>
     </p:bldLst>
-  </p:timing>
-[...2662 lines deleted...]
-    </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Colis">
   <a:themeElements>
     <a:clrScheme name="Parcel">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="4A5356"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E3CE"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="F6A21D"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="9BAFB5"/>
@@ -12901,91 +19251,98 @@
                 <a:lumMod val="80000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="55000" r="125000" b="100000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Parcel" id="{8BEC4385-4EB9-4D53-BFB5-0EA123736B6D}" vid="{4DB32801-28C0-48B0-8C1D-A9A58613615A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Colis</Template>
   <TotalTime></TotalTime>
-  <Words>512</Words>
+  <Words>942</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Grand écran</PresentationFormat>
-  <Paragraphs>189</Paragraphs>
-  <Slides>10</Slides>
+  <Paragraphs>325</Paragraphs>
+  <Slides>16</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Polices utilisées</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Thème</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titres des diapositives</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>10</vt:i4>
+        <vt:i4>16</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="14" baseType="lpstr">
+    <vt:vector size="21" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Gill Sans MT</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Colis</vt:lpstr>
       <vt:lpstr>LatIN MéDIéVAL II</vt:lpstr>
+      <vt:lpstr>Révision : 1ere et 2e declinaisons</vt:lpstr>
+      <vt:lpstr>Révision : 1ere et 2e declinaisons</vt:lpstr>
       <vt:lpstr>Révision matinale : La première classe d’adjectifs</vt:lpstr>
+      <vt:lpstr>Révision matinale : La première classe d’adjectifs</vt:lpstr>
+      <vt:lpstr>Jouons avec le Latin !</vt:lpstr>
       <vt:lpstr>Présentation PowerPoint</vt:lpstr>
-      <vt:lpstr>Présentation PowerPoint</vt:lpstr>
-      <vt:lpstr>LE LATIN : UN VEHICULE A SIX TEMPS </vt:lpstr>
+      <vt:lpstr>LE LATIN : UN VEHICULE A SIX TEMPS</vt:lpstr>
       <vt:lpstr>L’inFECTUM de La Première CONJUGAISON</vt:lpstr>
       <vt:lpstr>L’inFECTUM de La DEUXIEME CONJUGAISON</vt:lpstr>
       <vt:lpstr>L’inFECTUM Passif de La Première CONJUGAISON</vt:lpstr>
       <vt:lpstr>L’inFECTUM Passif de La Deuxième CONJUGAISON</vt:lpstr>
-      <vt:lpstr>Exercices</vt:lpstr>
+      <vt:lpstr>Les composés de SUM</vt:lpstr>
+      <vt:lpstr>Possum et Prosum</vt:lpstr>
+      <vt:lpstr>Exercices 1</vt:lpstr>
+      <vt:lpstr>EXERCICEs 2</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>LatIN MéDIéVAL</dc:title>
   <dc:creator>Laurent RIPART</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>