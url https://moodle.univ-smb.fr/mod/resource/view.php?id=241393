--- v0 (2026-01-11)
+++ v1 (2026-07-16)
@@ -145,127 +145,144 @@
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:showPr showNarration="1">
+    <p:present/>
+    <p:sldAll/>
+    <p:penClr>
+      <a:prstClr val="red"/>
+    </p:penClr>
+    <p:extLst>
+      <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
+        <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+          <a:srgbClr val="FF0000"/>
+        </p14:laserClr>
+      </p:ext>
+      <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
+        <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
+      </p:ext>
+    </p:extLst>
+  </p:showPr>
   <p:clrMru>
     <a:srgbClr val="000099"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="15041" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="72" d="100"/>
           <a:sy n="72" d="100"/>
         </p:scale>
-        <p:origin x="384" y="52"/>
+        <p:origin x="384" y="36"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
-    <pc:chgData name="Damien Bouvier" userId="7262b343-9cbd-4bd7-8cbf-6b3c6ccd78ea" providerId="ADAL" clId="{5A639289-1AA0-4325-A502-9E620D70A4B8}"/>
+    <pc:chgData name="Damien Bouvier" userId="7262b343-9cbd-4bd7-8cbf-6b3c6ccd78ea" providerId="ADAL" clId="{957606EA-A3E4-48B5-AE65-536EBB4C8743}"/>
     <pc:docChg chg="modSld">
-      <pc:chgData name="Damien Bouvier" userId="7262b343-9cbd-4bd7-8cbf-6b3c6ccd78ea" providerId="ADAL" clId="{5A639289-1AA0-4325-A502-9E620D70A4B8}" dt="2025-03-22T12:46:18.852" v="0" actId="20577"/>
+      <pc:chgData name="Damien Bouvier" userId="7262b343-9cbd-4bd7-8cbf-6b3c6ccd78ea" providerId="ADAL" clId="{957606EA-A3E4-48B5-AE65-536EBB4C8743}" dt="2026-03-18T08:58:33.731" v="4" actId="20577"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
       <pc:sldChg chg="modSp mod">
-        <pc:chgData name="Damien Bouvier" userId="7262b343-9cbd-4bd7-8cbf-6b3c6ccd78ea" providerId="ADAL" clId="{5A639289-1AA0-4325-A502-9E620D70A4B8}" dt="2025-03-22T12:46:18.852" v="0" actId="20577"/>
+        <pc:chgData name="Damien Bouvier" userId="7262b343-9cbd-4bd7-8cbf-6b3c6ccd78ea" providerId="ADAL" clId="{957606EA-A3E4-48B5-AE65-536EBB4C8743}" dt="2026-03-18T08:58:33.731" v="4" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="3442457347" sldId="324"/>
+          <pc:sldMk cId="2987954424" sldId="392"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Damien Bouvier" userId="7262b343-9cbd-4bd7-8cbf-6b3c6ccd78ea" providerId="ADAL" clId="{5A639289-1AA0-4325-A502-9E620D70A4B8}" dt="2025-03-22T12:46:18.852" v="0" actId="20577"/>
+          <ac:chgData name="Damien Bouvier" userId="7262b343-9cbd-4bd7-8cbf-6b3c6ccd78ea" providerId="ADAL" clId="{957606EA-A3E4-48B5-AE65-536EBB4C8743}" dt="2026-03-18T08:58:33.731" v="4" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="3442457347" sldId="324"/>
-            <ac:spMk id="3" creationId="{A2C58BCB-BA1E-4E15-977F-4F93057E6309}"/>
+            <pc:sldMk cId="2987954424" sldId="392"/>
+            <ac:spMk id="10" creationId="{72385D85-F33D-4F8A-B0DA-0CC87D1D8C47}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
   <p:cSld name="Titre et contenu">
     <p:spTree>
       <p:nvGrpSpPr>
@@ -369,51 +386,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Espace réservé de la date 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1DE7181A-9FB3-49E3-ACEE-7085BF4E42D3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6DAA13AC-CD5E-4638-83D4-F2B01513E418}" type="datetimeFigureOut">
               <a:rPr lang="fr-CH" smtClean="0"/>
-              <a:t>22.03.2025</a:t>
+              <a:t>18.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-CH"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espace réservé du pied de page 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E43F8B6-D9BE-4C37-9350-45C096703A02}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -591,51 +608,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Espace réservé de la date 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0FD93361-6F24-4A5D-97F5-D563DC3BFBF8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6DAA13AC-CD5E-4638-83D4-F2B01513E418}" type="datetimeFigureOut">
               <a:rPr lang="fr-CH" smtClean="0"/>
-              <a:t>22.03.2025</a:t>
+              <a:t>18.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-CH"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espace réservé du pied de page 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A7A8E55B-CBB4-4BED-B0F9-0DEF1D223423}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -789,51 +806,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Espace réservé de la date 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9975CD4F-C33E-814E-9C17-828BA7095764}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5D878B49-A0DA-D44C-90EF-3E2B5F61AB0D}" type="datetimeFigureOut">
               <a:rPr lang="fr-FR" smtClean="0"/>
-              <a:t>22/03/2025</a:t>
+              <a:t>18/03/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espace réservé du pied de page 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16D7DAD4-5471-BA49-8EF3-8962BC9695CD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1040,51 +1057,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{6DAA13AC-CD5E-4638-83D4-F2B01513E418}" type="datetimeFigureOut">
               <a:rPr lang="fr-CH" smtClean="0"/>
-              <a:t>22.03.2025</a:t>
+              <a:t>18.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-CH"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espace réservé du pied de page 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84D63B80-FCB1-41C7-8FB3-08B66FE83EB8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
@@ -1599,51 +1616,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{5D878B49-A0DA-D44C-90EF-3E2B5F61AB0D}" type="datetimeFigureOut">
               <a:rPr lang="fr-FR" smtClean="0"/>
-              <a:t>22/03/2025</a:t>
+              <a:t>18/03/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espace réservé du pied de page 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99B081BE-1825-4742-B857-9449B05683E2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
@@ -2363,51 +2380,57 @@
             <a:off x="384717" y="4735551"/>
             <a:ext cx="5190893" cy="2122439"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="fr-FR" sz="2000" b="1" dirty="0">
                 <a:latin typeface="Neue Haas Grotesk Text Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Année universitaire 2023/2024 </a:t>
+              <a:t>Année </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" b="1">
+                <a:latin typeface="Neue Haas Grotesk Text Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>universitaire 2025/2026</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="fr-FR" sz="2000" b="1" dirty="0">
                 <a:latin typeface="Neue Haas Grotesk Text Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="fr-FR" sz="2000" b="1" dirty="0">
                 <a:latin typeface="Neue Haas Grotesk Text Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Licence 1 Droit LEA / Licence 2 ESPRI </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Espace réservé du numéro de diapositive 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5913FBA4-3B0F-A778-FF2E-880C95DE95F4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
@@ -2769,112 +2792,112 @@
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
                 <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="643278" y="2573756"/>
             <a:ext cx="3255095" cy="18288"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst>
-              <a:gd name="connsiteX0" fmla="*/ 0 w 3255095"/>
-[...22 lines deleted...]
-              <a:gd name="connsiteY11" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX0" fmla="*/ 0 w 3255095"/>
+              <a:gd name="csY0" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX1" fmla="*/ 618468 w 3255095"/>
+              <a:gd name="csY1" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX2" fmla="*/ 1269487 w 3255095"/>
+              <a:gd name="csY2" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX3" fmla="*/ 1953057 w 3255095"/>
+              <a:gd name="csY3" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX4" fmla="*/ 2636627 w 3255095"/>
+              <a:gd name="csY4" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX5" fmla="*/ 3255095 w 3255095"/>
+              <a:gd name="csY5" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX6" fmla="*/ 3255095 w 3255095"/>
+              <a:gd name="csY6" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX7" fmla="*/ 2538974 w 3255095"/>
+              <a:gd name="csY7" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX8" fmla="*/ 1822853 w 3255095"/>
+              <a:gd name="csY8" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX9" fmla="*/ 1171834 w 3255095"/>
+              <a:gd name="csY9" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX10" fmla="*/ 0 w 3255095"/>
+              <a:gd name="csY10" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX11" fmla="*/ 0 w 3255095"/>
+              <a:gd name="csY11" fmla="*/ 0 h 18288"/>
             </a:gdLst>
             <a:ahLst/>
             <a:cxnLst>
               <a:cxn ang="0">
-                <a:pos x="connsiteX0" y="connsiteY0"/>
+                <a:pos x="csX0" y="csY0"/>
               </a:cxn>
               <a:cxn ang="0">
-                <a:pos x="connsiteX1" y="connsiteY1"/>
+                <a:pos x="csX1" y="csY1"/>
               </a:cxn>
               <a:cxn ang="0">
-                <a:pos x="connsiteX2" y="connsiteY2"/>
+                <a:pos x="csX2" y="csY2"/>
               </a:cxn>
               <a:cxn ang="0">
-                <a:pos x="connsiteX3" y="connsiteY3"/>
+                <a:pos x="csX3" y="csY3"/>
               </a:cxn>
               <a:cxn ang="0">
-                <a:pos x="connsiteX4" y="connsiteY4"/>
+                <a:pos x="csX4" y="csY4"/>
               </a:cxn>
               <a:cxn ang="0">
-                <a:pos x="connsiteX5" y="connsiteY5"/>
+                <a:pos x="csX5" y="csY5"/>
               </a:cxn>
               <a:cxn ang="0">
-                <a:pos x="connsiteX6" y="connsiteY6"/>
+                <a:pos x="csX6" y="csY6"/>
               </a:cxn>
               <a:cxn ang="0">
-                <a:pos x="connsiteX7" y="connsiteY7"/>
+                <a:pos x="csX7" y="csY7"/>
               </a:cxn>
               <a:cxn ang="0">
-                <a:pos x="connsiteX8" y="connsiteY8"/>
+                <a:pos x="csX8" y="csY8"/>
               </a:cxn>
               <a:cxn ang="0">
-                <a:pos x="connsiteX9" y="connsiteY9"/>
+                <a:pos x="csX9" y="csY9"/>
               </a:cxn>
               <a:cxn ang="0">
-                <a:pos x="connsiteX10" y="connsiteY10"/>
+                <a:pos x="csX10" y="csY10"/>
               </a:cxn>
               <a:cxn ang="0">
-                <a:pos x="connsiteX11" y="connsiteY11"/>
+                <a:pos x="csX11" y="csY11"/>
               </a:cxn>
             </a:cxnLst>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="3255095" h="18288" fill="none" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:cubicBezTo>
                   <a:pt x="240201" y="-22123"/>
                   <a:pt x="462021" y="-19623"/>
                   <a:pt x="618468" y="0"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="774915" y="19623"/>
                   <a:pt x="974734" y="2035"/>
                   <a:pt x="1269487" y="0"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="1564240" y="-2035"/>
                   <a:pt x="1733579" y="10639"/>
                   <a:pt x="1953057" y="0"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="2172535" y="-10639"/>