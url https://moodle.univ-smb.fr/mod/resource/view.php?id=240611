--- v0 (2026-01-11)
+++ v1 (2026-07-16)
@@ -17,52 +17,50 @@
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
-  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483660" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId23"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="392" r:id="rId2"/>
     <p:sldId id="324" r:id="rId3"/>
     <p:sldId id="295" r:id="rId4"/>
     <p:sldId id="437" r:id="rId5"/>
     <p:sldId id="333" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
@@ -184,340 +182,87 @@
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:clrMru>
     <a:srgbClr val="000099"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
-<file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="15012" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="72" d="100"/>
           <a:sy n="72" d="100"/>
         </p:scale>
-        <p:origin x="388" y="52"/>
+        <p:origin x="388" y="36"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId28" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
-[...244 lines deleted...]
-</pc:chgInfo>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -562,51 +307,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{F239CB6E-F469-498D-B8C6-D5DF2A0C2838}" type="datetimeFigureOut">
               <a:rPr lang="fr-FR" smtClean="0"/>
-              <a:t>22/03/2025</a:t>
+              <a:t>11/03/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Espace réservé de l'image des diapositives 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -1038,51 +783,51 @@
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Cinquième niveau</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{88434C92-1FCF-784C-B24C-2208657A5A96}" type="datetimeFigureOut">
               <a:rPr lang="fr-FR" smtClean="0"/>
-              <a:t>22/03/2025</a:t>
+              <a:t>11/03/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1248,51 +993,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Espace réservé de la date 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0FD93361-6F24-4A5D-97F5-D563DC3BFBF8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6DAA13AC-CD5E-4638-83D4-F2B01513E418}" type="datetimeFigureOut">
               <a:rPr lang="fr-CH" smtClean="0"/>
-              <a:t>22.03.2025</a:t>
+              <a:t>11.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-CH"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espace réservé du pied de page 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A7A8E55B-CBB4-4BED-B0F9-0DEF1D223423}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1513,51 +1258,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espace réservé de la date 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D5ECE1C7-9FEF-0640-9E6E-018606CD6513}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5D878B49-A0DA-D44C-90EF-3E2B5F61AB0D}" type="datetimeFigureOut">
               <a:rPr lang="fr-FR" smtClean="0"/>
-              <a:t>22/03/2025</a:t>
+              <a:t>11/03/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Espace réservé du pied de page 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6BD2B3CD-443E-AD48-87BE-5BF6AB6CF331}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1742,51 +1487,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356352"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{88434C92-1FCF-784C-B24C-2208657A5A96}" type="datetimeFigureOut">
               <a:rPr lang="fr-FR" smtClean="0"/>
-              <a:t>22/03/2025</a:t>
+              <a:t>11/03/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356352"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -2532,51 +2277,57 @@
             <a:off x="384717" y="4735551"/>
             <a:ext cx="5190893" cy="2122439"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="fr-FR" sz="2000" b="1" dirty="0">
                 <a:latin typeface="Neue Haas Grotesk Text Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Année universitaire 2024/2025</a:t>
+              <a:t>Année </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" b="1">
+                <a:latin typeface="Neue Haas Grotesk Text Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>universitaire 2025/2026</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="fr-FR" sz="2000" b="1" dirty="0">
                 <a:latin typeface="Neue Haas Grotesk Text Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="fr-FR" sz="2000" b="1" dirty="0">
                 <a:latin typeface="Neue Haas Grotesk Text Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Licence 1 Droit LEA / Licence 2 ESPRI </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Espace réservé du numéro de diapositive 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5913FBA4-3B0F-A778-FF2E-880C95DE95F4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>